--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551048037" name="Picture">
+                  <wp:docPr id="1034812578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551048037" name="Picture"/>
+                          <pic:cNvPr id="1034812578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795522843" name="Picture">
+                  <wp:docPr id="435012791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795522843" name="Picture"/>
+                          <pic:cNvPr id="435012791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423152983" name="Picture">
+                        <wp:docPr id="1198001999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423152983" name="Picture"/>
+                                <pic:cNvPr id="1198001999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550600917" name="Picture">
+                  <wp:docPr id="385213434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550600917" name="Picture"/>
+                          <pic:cNvPr id="385213434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431535188" name="Picture">
+                  <wp:docPr id="1064523885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431535188" name="Picture"/>
+                          <pic:cNvPr id="1064523885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382395724" name="Picture">
+                  <wp:docPr id="1689395566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382395724" name="Picture"/>
+                          <pic:cNvPr id="1689395566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621963350" name="Picture">
+                  <wp:docPr id="1848189566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621963350" name="Picture"/>
+                          <pic:cNvPr id="1848189566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408623455" name="Picture">
+                  <wp:docPr id="712377363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408623455" name="Picture"/>
+                          <pic:cNvPr id="712377363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423248390" name="Picture">
+                        <wp:docPr id="1148547368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423248390" name="Picture"/>
+                                <pic:cNvPr id="1148547368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784884559" name="Picture">
+                        <wp:docPr id="879154400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784884559" name="Picture"/>
+                                <pic:cNvPr id="879154400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601249231" name="Picture">
+                        <wp:docPr id="1983956424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601249231" name="Picture"/>
+                                <pic:cNvPr id="1983956424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425844873" name="Picture">
+                        <wp:docPr id="2082935830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425844873" name="Picture"/>
+                                <pic:cNvPr id="2082935830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047913665" name="Picture">
+                        <wp:docPr id="308317673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047913665" name="Picture"/>
+                                <pic:cNvPr id="308317673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686867167" name="Picture">
+                        <wp:docPr id="2029725520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686867167" name="Picture"/>
+                                <pic:cNvPr id="2029725520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046906778" name="Picture">
+                        <wp:docPr id="1213258420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046906778" name="Picture"/>
+                                <pic:cNvPr id="1213258420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123119603" name="Picture">
+                        <wp:docPr id="1684260485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123119603" name="Picture"/>
+                                <pic:cNvPr id="1684260485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291952212" name="Picture">
+                        <wp:docPr id="321714952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291952212" name="Picture"/>
+                                <pic:cNvPr id="321714952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429147988" name="Picture">
+                        <wp:docPr id="918505072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429147988" name="Picture"/>
+                                <pic:cNvPr id="918505072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867985388" name="Picture">
+                        <wp:docPr id="1097211844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867985388" name="Picture"/>
+                                <pic:cNvPr id="1097211844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844207804" name="Picture">
+                        <wp:docPr id="2038009921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844207804" name="Picture"/>
+                                <pic:cNvPr id="2038009921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973206272" name="Picture">
+                        <wp:docPr id="1576016741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973206272" name="Picture"/>
+                                <pic:cNvPr id="1576016741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843517380" name="Picture">
+                        <wp:docPr id="1290698416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843517380" name="Picture"/>
+                                <pic:cNvPr id="1290698416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800437164" name="Picture">
+                        <wp:docPr id="1986666567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800437164" name="Picture"/>
+                                <pic:cNvPr id="1986666567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909136704" name="Picture">
+                  <wp:docPr id="2132066903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909136704" name="Picture"/>
+                          <pic:cNvPr id="2132066903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57516287" name="Picture">
+                  <wp:docPr id="847115157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57516287" name="Picture"/>
+                          <pic:cNvPr id="847115157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164676457" name="Picture">
+                  <wp:docPr id="1128971311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164676457" name="Picture"/>
+                          <pic:cNvPr id="1128971311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417742912" name="Picture">
+                  <wp:docPr id="726700073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417742912" name="Picture"/>
+                          <pic:cNvPr id="726700073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494411735" name="Picture">
+                  <wp:docPr id="1435380759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494411735" name="Picture"/>
+                          <pic:cNvPr id="1435380759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282379135" name="Picture">
+                  <wp:docPr id="903241451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282379135" name="Picture"/>
+                          <pic:cNvPr id="903241451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068101685" name="Picture">
+                        <wp:docPr id="828711375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068101685" name="Picture"/>
+                                <pic:cNvPr id="828711375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175117772" name="Picture">
+                  <wp:docPr id="118166614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175117772" name="Picture"/>
+                          <pic:cNvPr id="118166614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321192668" name="Picture">
+                  <wp:docPr id="22801422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321192668" name="Picture"/>
+                          <pic:cNvPr id="22801422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669165269" name="Picture">
+                  <wp:docPr id="430497459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669165269" name="Picture"/>
+                          <pic:cNvPr id="430497459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612238833" name="Picture">
+                  <wp:docPr id="54489419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612238833" name="Picture"/>
+                          <pic:cNvPr id="54489419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041827693" name="Picture">
+                  <wp:docPr id="1318022304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041827693" name="Picture"/>
+                          <pic:cNvPr id="1318022304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018720030" name="Picture">
+                  <wp:docPr id="1127814944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018720030" name="Picture"/>
+                          <pic:cNvPr id="1127814944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939718413" name="Picture">
+                        <wp:docPr id="1359498711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939718413" name="Picture"/>
+                                <pic:cNvPr id="1359498711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484180032" name="Picture">
+                        <wp:docPr id="178280028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484180032" name="Picture"/>
+                                <pic:cNvPr id="178280028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145501314" name="Picture">
+                  <wp:docPr id="1225009389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145501314" name="Picture"/>
+                          <pic:cNvPr id="1225009389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064725807" name="Picture">
+                  <wp:docPr id="1909990499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064725807" name="Picture"/>
+                          <pic:cNvPr id="1909990499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70758920" name="Picture">
+                  <wp:docPr id="1760638943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70758920" name="Picture"/>
+                          <pic:cNvPr id="1760638943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922998637" name="Picture">
+                  <wp:docPr id="1265030452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922998637" name="Picture"/>
+                          <pic:cNvPr id="1265030452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302608562" name="Picture">
+                  <wp:docPr id="811979336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302608562" name="Picture"/>
+                          <pic:cNvPr id="811979336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803861413" name="Picture">
+                  <wp:docPr id="1968718612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803861413" name="Picture"/>
+                          <pic:cNvPr id="1968718612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972722096" name="Picture">
+                        <wp:docPr id="1981056000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972722096" name="Picture"/>
+                                <pic:cNvPr id="1981056000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32556,57 +32556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617978367" name="Picture">
+                  <wp:docPr id="950718742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617978367" name="Picture"/>
+                          <pic:cNvPr id="950718742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32627,57 +32627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219871054" name="Picture">
+                  <wp:docPr id="1791784583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219871054" name="Picture"/>
+                          <pic:cNvPr id="1791784583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33106,57 +33106,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635668659" name="Picture">
+                  <wp:docPr id="851333242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635668659" name="Picture"/>
+                          <pic:cNvPr id="851333242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34398,57 +34398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869641205" name="Picture">
+                  <wp:docPr id="1825731845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869641205" name="Picture"/>
+                          <pic:cNvPr id="1825731845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34487,57 +34487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172624684" name="Picture">
+                  <wp:docPr id="741328229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172624684" name="Picture"/>
+                          <pic:cNvPr id="741328229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35131,57 +35131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458859744" name="Picture">
+                  <wp:docPr id="1599658383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458859744" name="Picture"/>
+                          <pic:cNvPr id="1599658383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36129,57 +36129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282366307" name="Picture">
+                  <wp:docPr id="1278093474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282366307" name="Picture"/>
+                          <pic:cNvPr id="1278093474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36232,57 +36232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919706620" name="Picture">
+                  <wp:docPr id="850507774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919706620" name="Picture"/>
+                          <pic:cNvPr id="850507774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37609,57 +37609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595676623" name="Picture">
+                  <wp:docPr id="1377109099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595676623" name="Picture"/>
+                          <pic:cNvPr id="1377109099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38752,57 +38752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593282066" name="Picture">
+                        <wp:docPr id="1588316387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593282066" name="Picture"/>
+                                <pic:cNvPr id="1588316387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40113,57 +40113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642743916" name="Picture">
+                  <wp:docPr id="610773249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642743916" name="Picture"/>
+                          <pic:cNvPr id="610773249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40202,57 +40202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202258123" name="Picture">
+                  <wp:docPr id="1798333146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202258123" name="Picture"/>
+                          <pic:cNvPr id="1798333146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939849280" name="Picture">
+                  <wp:docPr id="543854630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939849280" name="Picture"/>
+                          <pic:cNvPr id="543854630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41844,57 +41844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679538943" name="Picture">
+                  <wp:docPr id="817027715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679538943" name="Picture"/>
+                          <pic:cNvPr id="817027715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41947,57 +41947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270884196" name="Picture">
+                  <wp:docPr id="104043637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270884196" name="Picture"/>
+                          <pic:cNvPr id="104043637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43324,57 +43324,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213841174" name="Picture">
+                  <wp:docPr id="799150433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213841174" name="Picture"/>
+                          <pic:cNvPr id="799150433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44467,57 +44467,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118887314" name="Picture">
+                        <wp:docPr id="1296088405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118887314" name="Picture"/>
+                                <pic:cNvPr id="1296088405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45738,57 +45738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409050178" name="Picture">
+                  <wp:docPr id="1826621872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409050178" name="Picture"/>
+                          <pic:cNvPr id="1826621872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45818,57 +45818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809766286" name="Picture">
+                  <wp:docPr id="808708549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809766286" name="Picture"/>
+                          <pic:cNvPr id="808708549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46297,57 +46297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199373462" name="Picture">
+                  <wp:docPr id="830785586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199373462" name="Picture"/>
+                          <pic:cNvPr id="830785586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47892,57 +47892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117747391" name="Picture">
+                  <wp:docPr id="943376504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117747391" name="Picture"/>
+                          <pic:cNvPr id="943376504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47963,57 +47963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378301215" name="Picture">
+                  <wp:docPr id="392721275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378301215" name="Picture"/>
+                          <pic:cNvPr id="392721275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48377,57 +48377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914694529" name="Picture">
+                  <wp:docPr id="3861756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914694529" name="Picture"/>
+                          <pic:cNvPr id="3861756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>