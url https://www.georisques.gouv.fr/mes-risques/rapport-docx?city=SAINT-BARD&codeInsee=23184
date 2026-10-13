--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431947915" name="Picture">
+                  <wp:docPr id="1029295925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431947915" name="Picture"/>
+                          <pic:cNvPr id="1029295925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792828846" name="Picture">
+                  <wp:docPr id="1349740271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792828846" name="Picture"/>
+                          <pic:cNvPr id="1349740271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168190893" name="Picture">
+                        <wp:docPr id="1661558679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168190893" name="Picture"/>
+                                <pic:cNvPr id="1661558679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283940325" name="Picture">
+                  <wp:docPr id="1839074973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283940325" name="Picture"/>
+                          <pic:cNvPr id="1839074973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214095385" name="Picture">
+                  <wp:docPr id="818009736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214095385" name="Picture"/>
+                          <pic:cNvPr id="818009736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063101229" name="Picture">
+                  <wp:docPr id="919634097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063101229" name="Picture"/>
+                          <pic:cNvPr id="919634097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574442578" name="Picture">
+                  <wp:docPr id="1019226334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574442578" name="Picture"/>
+                          <pic:cNvPr id="1019226334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085881545" name="Picture">
+                  <wp:docPr id="1997138133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085881545" name="Picture"/>
+                          <pic:cNvPr id="1997138133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194398009" name="Picture">
+                        <wp:docPr id="1218538382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194398009" name="Picture"/>
+                                <pic:cNvPr id="1218538382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575265985" name="Picture">
+                        <wp:docPr id="1179521205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575265985" name="Picture"/>
+                                <pic:cNvPr id="1179521205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822003916" name="Picture">
+                        <wp:docPr id="152848088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822003916" name="Picture"/>
+                                <pic:cNvPr id="152848088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964861483" name="Picture">
+                        <wp:docPr id="1534732658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964861483" name="Picture"/>
+                                <pic:cNvPr id="1534732658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133785425" name="Picture">
+                        <wp:docPr id="463472144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133785425" name="Picture"/>
+                                <pic:cNvPr id="463472144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558780035" name="Picture">
+                        <wp:docPr id="637316914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558780035" name="Picture"/>
+                                <pic:cNvPr id="637316914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233933268" name="Picture">
+                        <wp:docPr id="2029716391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233933268" name="Picture"/>
+                                <pic:cNvPr id="2029716391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969211895" name="Picture">
+                        <wp:docPr id="691015030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969211895" name="Picture"/>
+                                <pic:cNvPr id="691015030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785739264" name="Picture">
+                        <wp:docPr id="1835339432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785739264" name="Picture"/>
+                                <pic:cNvPr id="1835339432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643417686" name="Picture">
+                        <wp:docPr id="1024240650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643417686" name="Picture"/>
+                                <pic:cNvPr id="1024240650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696354026" name="Picture">
+                        <wp:docPr id="2022776691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696354026" name="Picture"/>
+                                <pic:cNvPr id="2022776691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689187065" name="Picture">
+                        <wp:docPr id="1322511701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689187065" name="Picture"/>
+                                <pic:cNvPr id="1322511701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618911601" name="Picture">
+                        <wp:docPr id="776716512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618911601" name="Picture"/>
+                                <pic:cNvPr id="776716512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127810293" name="Picture">
+                        <wp:docPr id="454678463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127810293" name="Picture"/>
+                                <pic:cNvPr id="454678463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034840978" name="Picture">
+                        <wp:docPr id="1004797663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034840978" name="Picture"/>
+                                <pic:cNvPr id="1004797663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121939186" name="Picture">
+                  <wp:docPr id="1015601639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121939186" name="Picture"/>
+                          <pic:cNvPr id="1015601639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097698628" name="Picture">
+                  <wp:docPr id="1237799069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097698628" name="Picture"/>
+                          <pic:cNvPr id="1237799069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589445069" name="Picture">
+                  <wp:docPr id="200971937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589445069" name="Picture"/>
+                          <pic:cNvPr id="200971937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055866281" name="Picture">
+                  <wp:docPr id="1270224586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055866281" name="Picture"/>
+                          <pic:cNvPr id="1270224586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248612548" name="Picture">
+                  <wp:docPr id="864912377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248612548" name="Picture"/>
+                          <pic:cNvPr id="864912377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445451120" name="Picture">
+                  <wp:docPr id="939027666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445451120" name="Picture"/>
+                          <pic:cNvPr id="939027666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458901720" name="Picture">
+                        <wp:docPr id="1545048039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458901720" name="Picture"/>
+                                <pic:cNvPr id="1545048039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429046200" name="Picture">
+                  <wp:docPr id="2073932847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429046200" name="Picture"/>
+                          <pic:cNvPr id="2073932847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839459828" name="Picture">
+                  <wp:docPr id="193918538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839459828" name="Picture"/>
+                          <pic:cNvPr id="193918538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069668325" name="Picture">
+                  <wp:docPr id="1803954283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069668325" name="Picture"/>
+                          <pic:cNvPr id="1803954283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035032931" name="Picture">
+                  <wp:docPr id="1680999696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035032931" name="Picture"/>
+                          <pic:cNvPr id="1680999696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105540228" name="Picture">
+                  <wp:docPr id="350864665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105540228" name="Picture"/>
+                          <pic:cNvPr id="350864665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74148702" name="Picture">
+                  <wp:docPr id="1399850168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74148702" name="Picture"/>
+                          <pic:cNvPr id="1399850168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284411361" name="Picture">
+                        <wp:docPr id="1882726962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284411361" name="Picture"/>
+                                <pic:cNvPr id="1882726962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2018628879" name="Picture">
+                        <wp:docPr id="1100917436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2018628879" name="Picture"/>
+                                <pic:cNvPr id="1100917436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083747427" name="Picture">
+                  <wp:docPr id="1887844623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083747427" name="Picture"/>
+                          <pic:cNvPr id="1887844623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888192867" name="Picture">
+                  <wp:docPr id="619331516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888192867" name="Picture"/>
+                          <pic:cNvPr id="619331516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436077164" name="Picture">
+                  <wp:docPr id="1229764858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436077164" name="Picture"/>
+                          <pic:cNvPr id="1229764858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116799325" name="Picture">
+                  <wp:docPr id="19866386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116799325" name="Picture"/>
+                          <pic:cNvPr id="19866386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060378444" name="Picture">
+                  <wp:docPr id="1336477306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060378444" name="Picture"/>
+                          <pic:cNvPr id="1336477306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215474333" name="Picture">
+                  <wp:docPr id="1095887441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215474333" name="Picture"/>
+                          <pic:cNvPr id="1095887441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979691153" name="Picture">
+                        <wp:docPr id="12950341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979691153" name="Picture"/>
+                                <pic:cNvPr id="12950341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159660616" name="Picture">
+                  <wp:docPr id="1317595758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159660616" name="Picture"/>
+                          <pic:cNvPr id="1317595758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706794668" name="Picture">
+                  <wp:docPr id="1829850990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706794668" name="Picture"/>
+                          <pic:cNvPr id="1829850990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769652128" name="Picture">
+                  <wp:docPr id="792038957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769652128" name="Picture"/>
+                          <pic:cNvPr id="792038957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80208817" name="Picture">
+                  <wp:docPr id="1544806643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80208817" name="Picture"/>
+                          <pic:cNvPr id="1544806643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887955272" name="Picture">
+                  <wp:docPr id="1272558500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887955272" name="Picture"/>
+                          <pic:cNvPr id="1272558500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150290942" name="Picture">
+                  <wp:docPr id="1870923485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150290942" name="Picture"/>
+                          <pic:cNvPr id="1870923485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="896189936" name="Picture">
+                        <wp:docPr id="1660325204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="896189936" name="Picture"/>
+                                <pic:cNvPr id="1660325204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844955937" name="Picture">
+                  <wp:docPr id="1159314267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844955937" name="Picture"/>
+                          <pic:cNvPr id="1159314267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367021535" name="Picture">
+                  <wp:docPr id="324211329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367021535" name="Picture"/>
+                          <pic:cNvPr id="324211329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376413690" name="Picture">
+                  <wp:docPr id="1623386055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376413690" name="Picture"/>
+                          <pic:cNvPr id="1623386055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955389243" name="Picture">
+                  <wp:docPr id="1549792964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955389243" name="Picture"/>
+                          <pic:cNvPr id="1549792964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069846174" name="Picture">
+                  <wp:docPr id="250126065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069846174" name="Picture"/>
+                          <pic:cNvPr id="250126065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542709265" name="Picture">
+                  <wp:docPr id="759441584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542709265" name="Picture"/>
+                          <pic:cNvPr id="759441584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152294905" name="Picture">
+                  <wp:docPr id="820288646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152294905" name="Picture"/>
+                          <pic:cNvPr id="820288646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698525846" name="Picture">
+                  <wp:docPr id="573016477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698525846" name="Picture"/>
+                          <pic:cNvPr id="573016477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493889912" name="Picture">
+                  <wp:docPr id="1402797223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493889912" name="Picture"/>
+                          <pic:cNvPr id="1402797223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>