--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158477306" name="Picture">
+                  <wp:docPr id="495364785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158477306" name="Picture"/>
+                          <pic:cNvPr id="495364785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561229004" name="Picture">
+                  <wp:docPr id="421613719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561229004" name="Picture"/>
+                          <pic:cNvPr id="421613719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486684391" name="Picture">
+                        <wp:docPr id="1958312860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486684391" name="Picture"/>
+                                <pic:cNvPr id="1958312860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324062995" name="Picture">
+                  <wp:docPr id="201621417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324062995" name="Picture"/>
+                          <pic:cNvPr id="201621417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178588198" name="Picture">
+                  <wp:docPr id="670766314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178588198" name="Picture"/>
+                          <pic:cNvPr id="670766314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574620953" name="Picture">
+                  <wp:docPr id="854702775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574620953" name="Picture"/>
+                          <pic:cNvPr id="854702775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860116880" name="Picture">
+                  <wp:docPr id="1638849990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860116880" name="Picture"/>
+                          <pic:cNvPr id="1638849990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6446500" name="Picture">
+                  <wp:docPr id="192877000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6446500" name="Picture"/>
+                          <pic:cNvPr id="192877000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785982070" name="Picture">
+                        <wp:docPr id="1375471160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785982070" name="Picture"/>
+                                <pic:cNvPr id="1375471160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106584472" name="Picture">
+                        <wp:docPr id="423656728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106584472" name="Picture"/>
+                                <pic:cNvPr id="423656728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440807605" name="Picture">
+                        <wp:docPr id="1953716364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440807605" name="Picture"/>
+                                <pic:cNvPr id="1953716364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379764658" name="Picture">
+                        <wp:docPr id="1875691148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379764658" name="Picture"/>
+                                <pic:cNvPr id="1875691148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286047662" name="Picture">
+                        <wp:docPr id="44024775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286047662" name="Picture"/>
+                                <pic:cNvPr id="44024775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161386892" name="Picture">
+                        <wp:docPr id="776755316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161386892" name="Picture"/>
+                                <pic:cNvPr id="776755316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229314548" name="Picture">
+                        <wp:docPr id="976632288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229314548" name="Picture"/>
+                                <pic:cNvPr id="976632288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606463399" name="Picture">
+                        <wp:docPr id="1790002713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606463399" name="Picture"/>
+                                <pic:cNvPr id="1790002713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263776181" name="Picture">
+                        <wp:docPr id="261654854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263776181" name="Picture"/>
+                                <pic:cNvPr id="261654854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778170789" name="Picture">
+                        <wp:docPr id="839700980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778170789" name="Picture"/>
+                                <pic:cNvPr id="839700980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285111808" name="Picture">
+                        <wp:docPr id="366062029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285111808" name="Picture"/>
+                                <pic:cNvPr id="366062029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310864699" name="Picture">
+                        <wp:docPr id="2082247809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310864699" name="Picture"/>
+                                <pic:cNvPr id="2082247809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598523124" name="Picture">
+                  <wp:docPr id="267551543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598523124" name="Picture"/>
+                          <pic:cNvPr id="267551543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187316062" name="Picture">
+                  <wp:docPr id="465898266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187316062" name="Picture"/>
+                          <pic:cNvPr id="465898266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893256331" name="Picture">
+                  <wp:docPr id="39567031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893256331" name="Picture"/>
+                          <pic:cNvPr id="39567031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327098291" name="Picture">
+                  <wp:docPr id="268372481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327098291" name="Picture"/>
+                          <pic:cNvPr id="268372481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908109739" name="Picture">
+                  <wp:docPr id="1004771175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908109739" name="Picture"/>
+                          <pic:cNvPr id="1004771175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183325002" name="Picture">
+                  <wp:docPr id="1775925294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183325002" name="Picture"/>
+                          <pic:cNvPr id="1775925294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486875427" name="Picture">
+                        <wp:docPr id="666272395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486875427" name="Picture"/>
+                                <pic:cNvPr id="666272395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50672613" name="Picture">
+                  <wp:docPr id="360834180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50672613" name="Picture"/>
+                          <pic:cNvPr id="360834180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604941318" name="Picture">
+                  <wp:docPr id="883215774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604941318" name="Picture"/>
+                          <pic:cNvPr id="883215774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026395683" name="Picture">
+                  <wp:docPr id="655729499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026395683" name="Picture"/>
+                          <pic:cNvPr id="655729499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389748361" name="Picture">
+                  <wp:docPr id="535898217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389748361" name="Picture"/>
+                          <pic:cNvPr id="535898217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625503917" name="Picture">
+                  <wp:docPr id="655014537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625503917" name="Picture"/>
+                          <pic:cNvPr id="655014537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383222847" name="Picture">
+                  <wp:docPr id="1798718844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383222847" name="Picture"/>
+                          <pic:cNvPr id="1798718844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4157248" name="Picture">
+                        <wp:docPr id="904394955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4157248" name="Picture"/>
+                                <pic:cNvPr id="904394955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177109217" name="Picture">
+                        <wp:docPr id="299515140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177109217" name="Picture"/>
+                                <pic:cNvPr id="299515140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907381151" name="Picture">
+                  <wp:docPr id="460435028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907381151" name="Picture"/>
+                          <pic:cNvPr id="460435028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130771415" name="Picture">
+                  <wp:docPr id="1243865221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130771415" name="Picture"/>
+                          <pic:cNvPr id="1243865221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758265245" name="Picture">
+                  <wp:docPr id="833064281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758265245" name="Picture"/>
+                          <pic:cNvPr id="833064281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184266055" name="Picture">
+                  <wp:docPr id="1666723685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184266055" name="Picture"/>
+                          <pic:cNvPr id="1666723685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224129212" name="Picture">
+                  <wp:docPr id="142161055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224129212" name="Picture"/>
+                          <pic:cNvPr id="142161055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646098009" name="Picture">
+                  <wp:docPr id="881565106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646098009" name="Picture"/>
+                          <pic:cNvPr id="881565106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024633194" name="Picture">
+                        <wp:docPr id="1856146038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024633194" name="Picture"/>
+                                <pic:cNvPr id="1856146038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884260655" name="Picture">
+                  <wp:docPr id="111995933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884260655" name="Picture"/>
+                          <pic:cNvPr id="111995933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871306934" name="Picture">
+                  <wp:docPr id="1327571634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871306934" name="Picture"/>
+                          <pic:cNvPr id="1327571634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041834415" name="Picture">
+                  <wp:docPr id="133619341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041834415" name="Picture"/>
+                          <pic:cNvPr id="133619341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766555831" name="Picture">
+                  <wp:docPr id="2119224524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766555831" name="Picture"/>
+                          <pic:cNvPr id="2119224524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587401670" name="Picture">
+                  <wp:docPr id="1223334839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587401670" name="Picture"/>
+                          <pic:cNvPr id="1223334839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208922982" name="Picture">
+                  <wp:docPr id="1860350904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208922982" name="Picture"/>
+                          <pic:cNvPr id="1860350904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171024887" name="Picture">
+                        <wp:docPr id="1880363711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171024887" name="Picture"/>
+                                <pic:cNvPr id="1880363711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932816468" name="Picture">
+                  <wp:docPr id="193990774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932816468" name="Picture"/>
+                          <pic:cNvPr id="193990774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35664433" name="Picture">
+                  <wp:docPr id="875668942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35664433" name="Picture"/>
+                          <pic:cNvPr id="875668942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182729122" name="Picture">
+                  <wp:docPr id="247545781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182729122" name="Picture"/>
+                          <pic:cNvPr id="247545781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>