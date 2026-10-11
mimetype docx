--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398097762" name="Picture">
+                  <wp:docPr id="905241552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398097762" name="Picture"/>
+                          <pic:cNvPr id="905241552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602579863" name="Picture">
+                  <wp:docPr id="1683006061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602579863" name="Picture"/>
+                          <pic:cNvPr id="1683006061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986137177" name="Picture">
+                        <wp:docPr id="1173049833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986137177" name="Picture"/>
+                                <pic:cNvPr id="1173049833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622144528" name="Picture">
+                  <wp:docPr id="1531578340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622144528" name="Picture"/>
+                          <pic:cNvPr id="1531578340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780843911" name="Picture">
+                  <wp:docPr id="1116925208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780843911" name="Picture"/>
+                          <pic:cNvPr id="1116925208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674093199" name="Picture">
+                  <wp:docPr id="491726961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674093199" name="Picture"/>
+                          <pic:cNvPr id="491726961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353635603" name="Picture">
+                  <wp:docPr id="139089706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353635603" name="Picture"/>
+                          <pic:cNvPr id="139089706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920665353" name="Picture">
+                  <wp:docPr id="1072253050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920665353" name="Picture"/>
+                          <pic:cNvPr id="1072253050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858486767" name="Picture">
+                        <wp:docPr id="1855816189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858486767" name="Picture"/>
+                                <pic:cNvPr id="1855816189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356967233" name="Picture">
+                        <wp:docPr id="1689842905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356967233" name="Picture"/>
+                                <pic:cNvPr id="1689842905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147043700" name="Picture">
+                        <wp:docPr id="1548208592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147043700" name="Picture"/>
+                                <pic:cNvPr id="1548208592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741794171" name="Picture">
+                        <wp:docPr id="1403190363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741794171" name="Picture"/>
+                                <pic:cNvPr id="1403190363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487445745" name="Picture">
+                        <wp:docPr id="338407056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487445745" name="Picture"/>
+                                <pic:cNvPr id="338407056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157484285" name="Picture">
+                        <wp:docPr id="1130859895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157484285" name="Picture"/>
+                                <pic:cNvPr id="1130859895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934951825" name="Picture">
+                        <wp:docPr id="1972087808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934951825" name="Picture"/>
+                                <pic:cNvPr id="1972087808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486776135" name="Picture">
+                        <wp:docPr id="858681840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486776135" name="Picture"/>
+                                <pic:cNvPr id="858681840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537032209" name="Picture">
+                        <wp:docPr id="385353979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537032209" name="Picture"/>
+                                <pic:cNvPr id="385353979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461582513" name="Picture">
+                        <wp:docPr id="1363922596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461582513" name="Picture"/>
+                                <pic:cNvPr id="1363922596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678062938" name="Picture">
+                        <wp:docPr id="21678240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678062938" name="Picture"/>
+                                <pic:cNvPr id="21678240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938270325" name="Picture">
+                        <wp:docPr id="927181071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938270325" name="Picture"/>
+                                <pic:cNvPr id="927181071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951662722" name="Picture">
+                        <wp:docPr id="429970773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951662722" name="Picture"/>
+                                <pic:cNvPr id="429970773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077974829" name="Picture">
+                        <wp:docPr id="955207602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077974829" name="Picture"/>
+                                <pic:cNvPr id="955207602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213409252" name="Picture">
+                        <wp:docPr id="978100914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213409252" name="Picture"/>
+                                <pic:cNvPr id="978100914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123005237" name="Picture">
+                        <wp:docPr id="1067563208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123005237" name="Picture"/>
+                                <pic:cNvPr id="1067563208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524391063" name="Picture">
+                        <wp:docPr id="315737537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524391063" name="Picture"/>
+                                <pic:cNvPr id="315737537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208861235" name="Picture">
+                        <wp:docPr id="125972086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208861235" name="Picture"/>
+                                <pic:cNvPr id="125972086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851219785" name="Picture">
+                  <wp:docPr id="507593351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851219785" name="Picture"/>
+                          <pic:cNvPr id="507593351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756932350" name="Picture">
+                  <wp:docPr id="1395974490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756932350" name="Picture"/>
+                          <pic:cNvPr id="1395974490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807420723" name="Picture">
+                  <wp:docPr id="502592824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807420723" name="Picture"/>
+                          <pic:cNvPr id="502592824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659334950" name="Picture">
+                  <wp:docPr id="750858690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659334950" name="Picture"/>
+                          <pic:cNvPr id="750858690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857689809" name="Picture">
+                  <wp:docPr id="932655342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857689809" name="Picture"/>
+                          <pic:cNvPr id="932655342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508954097" name="Picture">
+                  <wp:docPr id="594243428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508954097" name="Picture"/>
+                          <pic:cNvPr id="594243428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739654732" name="Picture">
+                        <wp:docPr id="1588285817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739654732" name="Picture"/>
+                                <pic:cNvPr id="1588285817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034373597" name="Picture">
+                  <wp:docPr id="1691226094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034373597" name="Picture"/>
+                          <pic:cNvPr id="1691226094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948960434" name="Picture">
+                  <wp:docPr id="1141882056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948960434" name="Picture"/>
+                          <pic:cNvPr id="1141882056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627463091" name="Picture">
+                  <wp:docPr id="1084951977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627463091" name="Picture"/>
+                          <pic:cNvPr id="1084951977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137161089" name="Picture">
+                  <wp:docPr id="1929956623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137161089" name="Picture"/>
+                          <pic:cNvPr id="1929956623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971089662" name="Picture">
+                  <wp:docPr id="1243115068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971089662" name="Picture"/>
+                          <pic:cNvPr id="1243115068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090541515" name="Picture">
+                  <wp:docPr id="990379318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090541515" name="Picture"/>
+                          <pic:cNvPr id="990379318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413148114" name="Picture">
+                        <wp:docPr id="1017938566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413148114" name="Picture"/>
+                                <pic:cNvPr id="1017938566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896487911" name="Picture">
+                  <wp:docPr id="952514152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896487911" name="Picture"/>
+                          <pic:cNvPr id="952514152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028084953" name="Picture">
+                  <wp:docPr id="1678529562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028084953" name="Picture"/>
+                          <pic:cNvPr id="1678529562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768171460" name="Picture">
+                  <wp:docPr id="1819138212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768171460" name="Picture"/>
+                          <pic:cNvPr id="1819138212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562080837" name="Picture">
+                  <wp:docPr id="1667168145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562080837" name="Picture"/>
+                          <pic:cNvPr id="1667168145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672203765" name="Picture">
+                  <wp:docPr id="779496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672203765" name="Picture"/>
+                          <pic:cNvPr id="779496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735977564" name="Picture">
+                  <wp:docPr id="1616207423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735977564" name="Picture"/>
+                          <pic:cNvPr id="1616207423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562560424" name="Picture">
+                        <wp:docPr id="1081987738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562560424" name="Picture"/>
+                                <pic:cNvPr id="1081987738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26069454" name="Picture">
+                  <wp:docPr id="169072652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26069454" name="Picture"/>
+                          <pic:cNvPr id="169072652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365618323" name="Picture">
+                  <wp:docPr id="66006565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365618323" name="Picture"/>
+                          <pic:cNvPr id="66006565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664279323" name="Picture">
+                  <wp:docPr id="577531250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664279323" name="Picture"/>
+                          <pic:cNvPr id="577531250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443928820" name="Picture">
+                  <wp:docPr id="1939903762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443928820" name="Picture"/>
+                          <pic:cNvPr id="1939903762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308956458" name="Picture">
+                  <wp:docPr id="2062616918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308956458" name="Picture"/>
+                          <pic:cNvPr id="2062616918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385933422" name="Picture">
+                  <wp:docPr id="151428710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385933422" name="Picture"/>
+                          <pic:cNvPr id="151428710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848987512" name="Picture">
+                        <wp:docPr id="2923198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848987512" name="Picture"/>
+                                <pic:cNvPr id="2923198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571015381" name="Picture">
+                  <wp:docPr id="1030017395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571015381" name="Picture"/>
+                          <pic:cNvPr id="1030017395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793558025" name="Picture">
+                  <wp:docPr id="977383859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793558025" name="Picture"/>
+                          <pic:cNvPr id="977383859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655251873" name="Picture">
+                  <wp:docPr id="490454160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655251873" name="Picture"/>
+                          <pic:cNvPr id="490454160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607502837" name="Picture">
+                  <wp:docPr id="1572827717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607502837" name="Picture"/>
+                          <pic:cNvPr id="1572827717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250535259" name="Picture">
+                  <wp:docPr id="349969536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250535259" name="Picture"/>
+                          <pic:cNvPr id="349969536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885819461" name="Picture">
+                  <wp:docPr id="451400052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885819461" name="Picture"/>
+                          <pic:cNvPr id="451400052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484179343" name="Picture">
+                  <wp:docPr id="1525583455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484179343" name="Picture"/>
+                          <pic:cNvPr id="1525583455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315179966" name="Picture">
+                  <wp:docPr id="2116454407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315179966" name="Picture"/>
+                          <pic:cNvPr id="2116454407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088968469" name="Picture">
+                  <wp:docPr id="1326014257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088968469" name="Picture"/>
+                          <pic:cNvPr id="1326014257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089479036" name="Picture">
+                  <wp:docPr id="1533656279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089479036" name="Picture"/>
+                          <pic:cNvPr id="1533656279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001133566" name="Picture">
+                  <wp:docPr id="837041011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001133566" name="Picture"/>
+                          <pic:cNvPr id="837041011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901229836" name="Picture">
+                  <wp:docPr id="899048329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901229836" name="Picture"/>
+                          <pic:cNvPr id="899048329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277057622" name="Picture">
+                  <wp:docPr id="646385706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277057622" name="Picture"/>
+                          <pic:cNvPr id="646385706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137099969" name="Picture">
+                  <wp:docPr id="301462873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137099969" name="Picture"/>
+                          <pic:cNvPr id="301462873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092072854" name="Picture">
+                  <wp:docPr id="1173261456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092072854" name="Picture"/>
+                          <pic:cNvPr id="1173261456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>