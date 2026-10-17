--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077606692" name="Picture">
+                  <wp:docPr id="1792861947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077606692" name="Picture"/>
+                          <pic:cNvPr id="1792861947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400264969" name="Picture">
+                  <wp:docPr id="122427305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400264969" name="Picture"/>
+                          <pic:cNvPr id="122427305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208832569" name="Picture">
+                        <wp:docPr id="1525173137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208832569" name="Picture"/>
+                                <pic:cNvPr id="1525173137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478690680" name="Picture">
+                  <wp:docPr id="1403767924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478690680" name="Picture"/>
+                          <pic:cNvPr id="1403767924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727421706" name="Picture">
+                  <wp:docPr id="1028303769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727421706" name="Picture"/>
+                          <pic:cNvPr id="1028303769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261963133" name="Picture">
+                  <wp:docPr id="1330924335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261963133" name="Picture"/>
+                          <pic:cNvPr id="1330924335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021680173" name="Picture">
+                  <wp:docPr id="307126414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021680173" name="Picture"/>
+                          <pic:cNvPr id="307126414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875843392" name="Picture">
+                  <wp:docPr id="328902639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875843392" name="Picture"/>
+                          <pic:cNvPr id="328902639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887660523" name="Picture">
+                        <wp:docPr id="66941540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887660523" name="Picture"/>
+                                <pic:cNvPr id="66941540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971278402" name="Picture">
+                        <wp:docPr id="1530815459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971278402" name="Picture"/>
+                                <pic:cNvPr id="1530815459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468808650" name="Picture">
+                        <wp:docPr id="1832090007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468808650" name="Picture"/>
+                                <pic:cNvPr id="1832090007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518035841" name="Picture">
+                        <wp:docPr id="733874933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518035841" name="Picture"/>
+                                <pic:cNvPr id="733874933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129496701" name="Picture">
+                        <wp:docPr id="1254230103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129496701" name="Picture"/>
+                                <pic:cNvPr id="1254230103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757325775" name="Picture">
+                        <wp:docPr id="1559589952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757325775" name="Picture"/>
+                                <pic:cNvPr id="1559589952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602004903" name="Picture">
+                        <wp:docPr id="254288198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602004903" name="Picture"/>
+                                <pic:cNvPr id="254288198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742850508" name="Picture">
+                        <wp:docPr id="1659104645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742850508" name="Picture"/>
+                                <pic:cNvPr id="1659104645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247416725" name="Picture">
+                        <wp:docPr id="117095554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247416725" name="Picture"/>
+                                <pic:cNvPr id="117095554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649731040" name="Picture">
+                        <wp:docPr id="581453611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649731040" name="Picture"/>
+                                <pic:cNvPr id="581453611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007156797" name="Picture">
+                        <wp:docPr id="1778766787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007156797" name="Picture"/>
+                                <pic:cNvPr id="1778766787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539473648" name="Picture">
+                        <wp:docPr id="388779550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539473648" name="Picture"/>
+                                <pic:cNvPr id="388779550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74425999" name="Picture">
+                  <wp:docPr id="1531784363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74425999" name="Picture"/>
+                          <pic:cNvPr id="1531784363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662978602" name="Picture">
+                  <wp:docPr id="2066355210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662978602" name="Picture"/>
+                          <pic:cNvPr id="2066355210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308949884" name="Picture">
+                  <wp:docPr id="16015445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308949884" name="Picture"/>
+                          <pic:cNvPr id="16015445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63588360" name="Picture">
+                  <wp:docPr id="651487249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63588360" name="Picture"/>
+                          <pic:cNvPr id="651487249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421576377" name="Picture">
+                  <wp:docPr id="1402157107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421576377" name="Picture"/>
+                          <pic:cNvPr id="1402157107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336021611" name="Picture">
+                  <wp:docPr id="40152456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336021611" name="Picture"/>
+                          <pic:cNvPr id="40152456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778579499" name="Picture">
+                        <wp:docPr id="1326212077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778579499" name="Picture"/>
+                                <pic:cNvPr id="1326212077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44285116" name="Picture">
+                  <wp:docPr id="390560032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44285116" name="Picture"/>
+                          <pic:cNvPr id="390560032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93492107" name="Picture">
+                  <wp:docPr id="1952573388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93492107" name="Picture"/>
+                          <pic:cNvPr id="1952573388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793387620" name="Picture">
+                  <wp:docPr id="1491005862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793387620" name="Picture"/>
+                          <pic:cNvPr id="1491005862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936168931" name="Picture">
+                  <wp:docPr id="1581491280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936168931" name="Picture"/>
+                          <pic:cNvPr id="1581491280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532008192" name="Picture">
+                  <wp:docPr id="572412513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532008192" name="Picture"/>
+                          <pic:cNvPr id="572412513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884161949" name="Picture">
+                  <wp:docPr id="396946288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884161949" name="Picture"/>
+                          <pic:cNvPr id="396946288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726533234" name="Picture">
+                        <wp:docPr id="336095130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726533234" name="Picture"/>
+                                <pic:cNvPr id="336095130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744416561" name="Picture">
+                  <wp:docPr id="776723049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744416561" name="Picture"/>
+                          <pic:cNvPr id="776723049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634037088" name="Picture">
+                  <wp:docPr id="1947459732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634037088" name="Picture"/>
+                          <pic:cNvPr id="1947459732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673742435" name="Picture">
+                  <wp:docPr id="359145862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673742435" name="Picture"/>
+                          <pic:cNvPr id="359145862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344865828" name="Picture">
+                  <wp:docPr id="1208393272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344865828" name="Picture"/>
+                          <pic:cNvPr id="1208393272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771456893" name="Picture">
+                  <wp:docPr id="389800660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771456893" name="Picture"/>
+                          <pic:cNvPr id="389800660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901485889" name="Picture">
+                  <wp:docPr id="1584320848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901485889" name="Picture"/>
+                          <pic:cNvPr id="1584320848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403516796" name="Picture">
+                        <wp:docPr id="1040593935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403516796" name="Picture"/>
+                                <pic:cNvPr id="1040593935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996031525" name="Picture">
+                  <wp:docPr id="1562528497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996031525" name="Picture"/>
+                          <pic:cNvPr id="1562528497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621550738" name="Picture">
+                  <wp:docPr id="1667720823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621550738" name="Picture"/>
+                          <pic:cNvPr id="1667720823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207020525" name="Picture">
+                  <wp:docPr id="1825476696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207020525" name="Picture"/>
+                          <pic:cNvPr id="1825476696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359836037" name="Picture">
+                  <wp:docPr id="200780848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359836037" name="Picture"/>
+                          <pic:cNvPr id="200780848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817255209" name="Picture">
+                  <wp:docPr id="59825662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817255209" name="Picture"/>
+                          <pic:cNvPr id="59825662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794034157" name="Picture">
+                  <wp:docPr id="196051593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794034157" name="Picture"/>
+                          <pic:cNvPr id="196051593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957268398" name="Picture">
+                        <wp:docPr id="764294200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957268398" name="Picture"/>
+                                <pic:cNvPr id="764294200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624150211" name="Picture">
+                  <wp:docPr id="1522680010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624150211" name="Picture"/>
+                          <pic:cNvPr id="1522680010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375986967" name="Picture">
+                  <wp:docPr id="2050932228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375986967" name="Picture"/>
+                          <pic:cNvPr id="2050932228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689589587" name="Picture">
+                  <wp:docPr id="1070086634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689589587" name="Picture"/>
+                          <pic:cNvPr id="1070086634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>