--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958090647" name="Picture">
+                  <wp:docPr id="1642195571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958090647" name="Picture"/>
+                          <pic:cNvPr id="1642195571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291386607" name="Picture">
+                  <wp:docPr id="1580705292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291386607" name="Picture"/>
+                          <pic:cNvPr id="1580705292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814188895" name="Picture">
+                        <wp:docPr id="568942722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814188895" name="Picture"/>
+                                <pic:cNvPr id="568942722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713046524" name="Picture">
+                  <wp:docPr id="186398750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713046524" name="Picture"/>
+                          <pic:cNvPr id="186398750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508932820" name="Picture">
+                  <wp:docPr id="1689933416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508932820" name="Picture"/>
+                          <pic:cNvPr id="1689933416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716312331" name="Picture">
+                  <wp:docPr id="1756101124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716312331" name="Picture"/>
+                          <pic:cNvPr id="1756101124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66121643" name="Picture">
+                  <wp:docPr id="870395756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66121643" name="Picture"/>
+                          <pic:cNvPr id="870395756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099510091" name="Picture">
+                  <wp:docPr id="1435717865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099510091" name="Picture"/>
+                          <pic:cNvPr id="1435717865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991877130" name="Picture">
+                        <wp:docPr id="1770316015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991877130" name="Picture"/>
+                                <pic:cNvPr id="1770316015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203184189" name="Picture">
+                        <wp:docPr id="2006816515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203184189" name="Picture"/>
+                                <pic:cNvPr id="2006816515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380891479" name="Picture">
+                        <wp:docPr id="1167470499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380891479" name="Picture"/>
+                                <pic:cNvPr id="1167470499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146714657" name="Picture">
+                        <wp:docPr id="2134447500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146714657" name="Picture"/>
+                                <pic:cNvPr id="2134447500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155389703" name="Picture">
+                        <wp:docPr id="2097559273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155389703" name="Picture"/>
+                                <pic:cNvPr id="2097559273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515732482" name="Picture">
+                        <wp:docPr id="555041865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515732482" name="Picture"/>
+                                <pic:cNvPr id="555041865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072312238" name="Picture">
+                        <wp:docPr id="900240503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072312238" name="Picture"/>
+                                <pic:cNvPr id="900240503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281571954" name="Picture">
+                        <wp:docPr id="2076106361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281571954" name="Picture"/>
+                                <pic:cNvPr id="2076106361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256871701" name="Picture">
+                        <wp:docPr id="1348097691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256871701" name="Picture"/>
+                                <pic:cNvPr id="1348097691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766446180" name="Picture">
+                        <wp:docPr id="1545222946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766446180" name="Picture"/>
+                                <pic:cNvPr id="1545222946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063895119" name="Picture">
+                        <wp:docPr id="784364762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063895119" name="Picture"/>
+                                <pic:cNvPr id="784364762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122644440" name="Picture">
+                        <wp:docPr id="1759708151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122644440" name="Picture"/>
+                                <pic:cNvPr id="1759708151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136940914" name="Picture">
+                        <wp:docPr id="1360715773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136940914" name="Picture"/>
+                                <pic:cNvPr id="1360715773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544724752" name="Picture">
+                        <wp:docPr id="2049384419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544724752" name="Picture"/>
+                                <pic:cNvPr id="2049384419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975700674" name="Picture">
+                        <wp:docPr id="118902056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975700674" name="Picture"/>
+                                <pic:cNvPr id="118902056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303303140" name="Picture">
+                  <wp:docPr id="1981108979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303303140" name="Picture"/>
+                          <pic:cNvPr id="1981108979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146410450" name="Picture">
+                  <wp:docPr id="773207809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146410450" name="Picture"/>
+                          <pic:cNvPr id="773207809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615061839" name="Picture">
+                  <wp:docPr id="2016644847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615061839" name="Picture"/>
+                          <pic:cNvPr id="2016644847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263438278" name="Picture">
+                  <wp:docPr id="1889319196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263438278" name="Picture"/>
+                          <pic:cNvPr id="1889319196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575074689" name="Picture">
+                  <wp:docPr id="62318994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575074689" name="Picture"/>
+                          <pic:cNvPr id="62318994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597095664" name="Picture">
+                  <wp:docPr id="1814695308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597095664" name="Picture"/>
+                          <pic:cNvPr id="1814695308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551020527" name="Picture">
+                        <wp:docPr id="903565415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551020527" name="Picture"/>
+                                <pic:cNvPr id="903565415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435142060" name="Picture">
+                  <wp:docPr id="1483616038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435142060" name="Picture"/>
+                          <pic:cNvPr id="1483616038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069087191" name="Picture">
+                  <wp:docPr id="729689221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069087191" name="Picture"/>
+                          <pic:cNvPr id="729689221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542087504" name="Picture">
+                  <wp:docPr id="1145637349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542087504" name="Picture"/>
+                          <pic:cNvPr id="1145637349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469231031" name="Picture">
+                  <wp:docPr id="1286525806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469231031" name="Picture"/>
+                          <pic:cNvPr id="1286525806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543715584" name="Picture">
+                  <wp:docPr id="852381265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543715584" name="Picture"/>
+                          <pic:cNvPr id="852381265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68609008" name="Picture">
+                  <wp:docPr id="1562670426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68609008" name="Picture"/>
+                          <pic:cNvPr id="1562670426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313967583" name="Picture">
+                        <wp:docPr id="1165362876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313967583" name="Picture"/>
+                                <pic:cNvPr id="1165362876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078104763" name="Picture">
+                        <wp:docPr id="1513892804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078104763" name="Picture"/>
+                                <pic:cNvPr id="1513892804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37732377" name="Picture">
+                  <wp:docPr id="789218777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37732377" name="Picture"/>
+                          <pic:cNvPr id="789218777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343405282" name="Picture">
+                  <wp:docPr id="1698404690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343405282" name="Picture"/>
+                          <pic:cNvPr id="1698404690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271085909" name="Picture">
+                  <wp:docPr id="992397872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271085909" name="Picture"/>
+                          <pic:cNvPr id="992397872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528241549" name="Picture">
+                  <wp:docPr id="850698509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528241549" name="Picture"/>
+                          <pic:cNvPr id="850698509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104363219" name="Picture">
+                  <wp:docPr id="328105179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104363219" name="Picture"/>
+                          <pic:cNvPr id="328105179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872557266" name="Picture">
+                  <wp:docPr id="1423909795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872557266" name="Picture"/>
+                          <pic:cNvPr id="1423909795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153477499" name="Picture">
+                        <wp:docPr id="1849834590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153477499" name="Picture"/>
+                                <pic:cNvPr id="1849834590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290988885" name="Picture">
+                  <wp:docPr id="1135466510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290988885" name="Picture"/>
+                          <pic:cNvPr id="1135466510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692927976" name="Picture">
+                  <wp:docPr id="1222373617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692927976" name="Picture"/>
+                          <pic:cNvPr id="1222373617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656212705" name="Picture">
+                  <wp:docPr id="2069621764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656212705" name="Picture"/>
+                          <pic:cNvPr id="2069621764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253251507" name="Picture">
+                  <wp:docPr id="986387627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253251507" name="Picture"/>
+                          <pic:cNvPr id="986387627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043795956" name="Picture">
+                  <wp:docPr id="1779870904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043795956" name="Picture"/>
+                          <pic:cNvPr id="1779870904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423464399" name="Picture">
+                  <wp:docPr id="1175387242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423464399" name="Picture"/>
+                          <pic:cNvPr id="1175387242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196752365" name="Picture">
+                        <wp:docPr id="1746021530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196752365" name="Picture"/>
+                                <pic:cNvPr id="1746021530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485116167" name="Picture">
+                  <wp:docPr id="1995282344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485116167" name="Picture"/>
+                          <pic:cNvPr id="1995282344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41576097" name="Picture">
+                  <wp:docPr id="258081555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41576097" name="Picture"/>
+                          <pic:cNvPr id="258081555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277512767" name="Picture">
+                  <wp:docPr id="629464625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277512767" name="Picture"/>
+                          <pic:cNvPr id="629464625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874776897" name="Picture">
+                  <wp:docPr id="1403019917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874776897" name="Picture"/>
+                          <pic:cNvPr id="1403019917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797731230" name="Picture">
+                  <wp:docPr id="1083615572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797731230" name="Picture"/>
+                          <pic:cNvPr id="1083615572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,51 +40388,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776040472" name="Picture">
+                  <wp:docPr id="149778239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776040472" name="Picture"/>
+                          <pic:cNvPr id="149778239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739162735" name="Picture">
+                  <wp:docPr id="1432104561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739162735" name="Picture"/>
+                          <pic:cNvPr id="1432104561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606198079" name="Picture">
+                  <wp:docPr id="673261537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606198079" name="Picture"/>
+                          <pic:cNvPr id="673261537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056877455" name="Picture">
+                  <wp:docPr id="1629554999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056877455" name="Picture"/>
+                          <pic:cNvPr id="1629554999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43404,51 +43404,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43651,332 +43651,490 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4100585" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP4100585</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNEH (société nouvelle établissement </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP510835" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP510835</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GAEC L'AUNIERE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP501472" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP501472</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">GRANULATS DE BASSE-NORMANDIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>