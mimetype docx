--- v1 (2026-10-19)
+++ v2 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642195571" name="Picture">
+                  <wp:docPr id="499726805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642195571" name="Picture"/>
+                          <pic:cNvPr id="499726805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580705292" name="Picture">
+                  <wp:docPr id="1208288465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580705292" name="Picture"/>
+                          <pic:cNvPr id="1208288465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568942722" name="Picture">
+                        <wp:docPr id="2008945489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568942722" name="Picture"/>
+                                <pic:cNvPr id="2008945489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186398750" name="Picture">
+                  <wp:docPr id="173643994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186398750" name="Picture"/>
+                          <pic:cNvPr id="173643994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689933416" name="Picture">
+                  <wp:docPr id="1037676507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689933416" name="Picture"/>
+                          <pic:cNvPr id="1037676507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756101124" name="Picture">
+                  <wp:docPr id="1541869563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756101124" name="Picture"/>
+                          <pic:cNvPr id="1541869563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870395756" name="Picture">
+                  <wp:docPr id="1616350820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870395756" name="Picture"/>
+                          <pic:cNvPr id="1616350820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435717865" name="Picture">
+                  <wp:docPr id="887186240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435717865" name="Picture"/>
+                          <pic:cNvPr id="887186240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770316015" name="Picture">
+                        <wp:docPr id="1392471393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770316015" name="Picture"/>
+                                <pic:cNvPr id="1392471393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006816515" name="Picture">
+                        <wp:docPr id="1268200032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006816515" name="Picture"/>
+                                <pic:cNvPr id="1268200032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167470499" name="Picture">
+                        <wp:docPr id="513316457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167470499" name="Picture"/>
+                                <pic:cNvPr id="513316457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134447500" name="Picture">
+                        <wp:docPr id="2113158078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134447500" name="Picture"/>
+                                <pic:cNvPr id="2113158078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097559273" name="Picture">
+                        <wp:docPr id="1734637294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097559273" name="Picture"/>
+                                <pic:cNvPr id="1734637294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555041865" name="Picture">
+                        <wp:docPr id="1645713634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555041865" name="Picture"/>
+                                <pic:cNvPr id="1645713634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900240503" name="Picture">
+                        <wp:docPr id="615933342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900240503" name="Picture"/>
+                                <pic:cNvPr id="615933342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076106361" name="Picture">
+                        <wp:docPr id="1659974334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076106361" name="Picture"/>
+                                <pic:cNvPr id="1659974334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348097691" name="Picture">
+                        <wp:docPr id="631426280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348097691" name="Picture"/>
+                                <pic:cNvPr id="631426280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545222946" name="Picture">
+                        <wp:docPr id="868214572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545222946" name="Picture"/>
+                                <pic:cNvPr id="868214572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784364762" name="Picture">
+                        <wp:docPr id="739797740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784364762" name="Picture"/>
+                                <pic:cNvPr id="739797740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759708151" name="Picture">
+                        <wp:docPr id="206898721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759708151" name="Picture"/>
+                                <pic:cNvPr id="206898721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360715773" name="Picture">
+                        <wp:docPr id="7358142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360715773" name="Picture"/>
+                                <pic:cNvPr id="7358142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049384419" name="Picture">
+                        <wp:docPr id="1746703112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049384419" name="Picture"/>
+                                <pic:cNvPr id="1746703112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118902056" name="Picture">
+                        <wp:docPr id="1359042957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118902056" name="Picture"/>
+                                <pic:cNvPr id="1359042957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981108979" name="Picture">
+                  <wp:docPr id="1566336227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981108979" name="Picture"/>
+                          <pic:cNvPr id="1566336227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773207809" name="Picture">
+                  <wp:docPr id="1447606122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773207809" name="Picture"/>
+                          <pic:cNvPr id="1447606122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016644847" name="Picture">
+                  <wp:docPr id="1531570820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016644847" name="Picture"/>
+                          <pic:cNvPr id="1531570820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889319196" name="Picture">
+                  <wp:docPr id="637007057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889319196" name="Picture"/>
+                          <pic:cNvPr id="637007057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62318994" name="Picture">
+                  <wp:docPr id="341103720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62318994" name="Picture"/>
+                          <pic:cNvPr id="341103720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814695308" name="Picture">
+                  <wp:docPr id="23369778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814695308" name="Picture"/>
+                          <pic:cNvPr id="23369778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903565415" name="Picture">
+                        <wp:docPr id="1070685775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903565415" name="Picture"/>
+                                <pic:cNvPr id="1070685775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483616038" name="Picture">
+                  <wp:docPr id="534093939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483616038" name="Picture"/>
+                          <pic:cNvPr id="534093939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729689221" name="Picture">
+                  <wp:docPr id="1616392601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729689221" name="Picture"/>
+                          <pic:cNvPr id="1616392601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145637349" name="Picture">
+                  <wp:docPr id="1431185659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145637349" name="Picture"/>
+                          <pic:cNvPr id="1431185659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286525806" name="Picture">
+                  <wp:docPr id="1103976176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286525806" name="Picture"/>
+                          <pic:cNvPr id="1103976176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852381265" name="Picture">
+                  <wp:docPr id="1714198769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852381265" name="Picture"/>
+                          <pic:cNvPr id="1714198769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562670426" name="Picture">
+                  <wp:docPr id="1755476345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562670426" name="Picture"/>
+                          <pic:cNvPr id="1755476345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165362876" name="Picture">
+                        <wp:docPr id="664086215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165362876" name="Picture"/>
+                                <pic:cNvPr id="664086215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513892804" name="Picture">
+                        <wp:docPr id="488727353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513892804" name="Picture"/>
+                                <pic:cNvPr id="488727353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789218777" name="Picture">
+                  <wp:docPr id="327994692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789218777" name="Picture"/>
+                          <pic:cNvPr id="327994692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698404690" name="Picture">
+                  <wp:docPr id="996573976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698404690" name="Picture"/>
+                          <pic:cNvPr id="996573976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992397872" name="Picture">
+                  <wp:docPr id="465444456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992397872" name="Picture"/>
+                          <pic:cNvPr id="465444456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850698509" name="Picture">
+                  <wp:docPr id="364456692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850698509" name="Picture"/>
+                          <pic:cNvPr id="364456692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328105179" name="Picture">
+                  <wp:docPr id="719958576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328105179" name="Picture"/>
+                          <pic:cNvPr id="719958576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423909795" name="Picture">
+                  <wp:docPr id="613032011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423909795" name="Picture"/>
+                          <pic:cNvPr id="613032011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849834590" name="Picture">
+                        <wp:docPr id="1876711960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849834590" name="Picture"/>
+                                <pic:cNvPr id="1876711960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135466510" name="Picture">
+                  <wp:docPr id="446805968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135466510" name="Picture"/>
+                          <pic:cNvPr id="446805968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222373617" name="Picture">
+                  <wp:docPr id="1923770850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222373617" name="Picture"/>
+                          <pic:cNvPr id="1923770850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069621764" name="Picture">
+                  <wp:docPr id="1858048059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069621764" name="Picture"/>
+                          <pic:cNvPr id="1858048059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986387627" name="Picture">
+                  <wp:docPr id="1411962816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986387627" name="Picture"/>
+                          <pic:cNvPr id="1411962816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779870904" name="Picture">
+                  <wp:docPr id="1621040438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779870904" name="Picture"/>
+                          <pic:cNvPr id="1621040438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175387242" name="Picture">
+                  <wp:docPr id="1538815635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175387242" name="Picture"/>
+                          <pic:cNvPr id="1538815635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746021530" name="Picture">
+                        <wp:docPr id="817616735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746021530" name="Picture"/>
+                                <pic:cNvPr id="817616735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995282344" name="Picture">
+                  <wp:docPr id="305334781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995282344" name="Picture"/>
+                          <pic:cNvPr id="305334781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258081555" name="Picture">
+                  <wp:docPr id="2094802379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258081555" name="Picture"/>
+                          <pic:cNvPr id="2094802379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629464625" name="Picture">
+                  <wp:docPr id="767268862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629464625" name="Picture"/>
+                          <pic:cNvPr id="767268862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403019917" name="Picture">
+                  <wp:docPr id="1827359080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403019917" name="Picture"/>
+                          <pic:cNvPr id="1827359080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083615572" name="Picture">
+                  <wp:docPr id="288949368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083615572" name="Picture"/>
+                          <pic:cNvPr id="288949368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149778239" name="Picture">
+                  <wp:docPr id="470934823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149778239" name="Picture"/>
+                          <pic:cNvPr id="470934823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432104561" name="Picture">
+                  <wp:docPr id="1613289982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432104561" name="Picture"/>
+                          <pic:cNvPr id="1613289982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673261537" name="Picture">
+                  <wp:docPr id="708696254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673261537" name="Picture"/>
+                          <pic:cNvPr id="708696254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629554999" name="Picture">
+                  <wp:docPr id="18934068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629554999" name="Picture"/>
+                          <pic:cNvPr id="18934068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>