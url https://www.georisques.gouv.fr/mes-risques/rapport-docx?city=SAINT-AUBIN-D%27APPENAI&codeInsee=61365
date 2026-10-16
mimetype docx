--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348740219" name="Picture">
+                  <wp:docPr id="1584940595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348740219" name="Picture"/>
+                          <pic:cNvPr id="1584940595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051003643" name="Picture">
+                  <wp:docPr id="1201229034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051003643" name="Picture"/>
+                          <pic:cNvPr id="1201229034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141956312" name="Picture">
+                        <wp:docPr id="1491953344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141956312" name="Picture"/>
+                                <pic:cNvPr id="1491953344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723125160" name="Picture">
+                  <wp:docPr id="1937781351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723125160" name="Picture"/>
+                          <pic:cNvPr id="1937781351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196538938" name="Picture">
+                  <wp:docPr id="318385937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196538938" name="Picture"/>
+                          <pic:cNvPr id="318385937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958362073" name="Picture">
+                  <wp:docPr id="131783099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958362073" name="Picture"/>
+                          <pic:cNvPr id="131783099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671048415" name="Picture">
+                  <wp:docPr id="26565996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671048415" name="Picture"/>
+                          <pic:cNvPr id="26565996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629623593" name="Picture">
+                  <wp:docPr id="822949955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629623593" name="Picture"/>
+                          <pic:cNvPr id="822949955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007773164" name="Picture">
+                        <wp:docPr id="408001287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007773164" name="Picture"/>
+                                <pic:cNvPr id="408001287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208108593" name="Picture">
+                        <wp:docPr id="1131619044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208108593" name="Picture"/>
+                                <pic:cNvPr id="1131619044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250786578" name="Picture">
+                        <wp:docPr id="1761924671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250786578" name="Picture"/>
+                                <pic:cNvPr id="1761924671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380606276" name="Picture">
+                        <wp:docPr id="1380515039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380606276" name="Picture"/>
+                                <pic:cNvPr id="1380515039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56457216" name="Picture">
+                        <wp:docPr id="2060726585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56457216" name="Picture"/>
+                                <pic:cNvPr id="2060726585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564590184" name="Picture">
+                        <wp:docPr id="339631147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564590184" name="Picture"/>
+                                <pic:cNvPr id="339631147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558794534" name="Picture">
+                        <wp:docPr id="1171486534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558794534" name="Picture"/>
+                                <pic:cNvPr id="1171486534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186185475" name="Picture">
+                        <wp:docPr id="2094271387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186185475" name="Picture"/>
+                                <pic:cNvPr id="2094271387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712346651" name="Picture">
+                        <wp:docPr id="834618993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712346651" name="Picture"/>
+                                <pic:cNvPr id="834618993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004057680" name="Picture">
+                        <wp:docPr id="1289088800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004057680" name="Picture"/>
+                                <pic:cNvPr id="1289088800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569823086" name="Picture">
+                        <wp:docPr id="2093331102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569823086" name="Picture"/>
+                                <pic:cNvPr id="2093331102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681069488" name="Picture">
+                        <wp:docPr id="416243434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681069488" name="Picture"/>
+                                <pic:cNvPr id="416243434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101746956" name="Picture">
+                        <wp:docPr id="1586716988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101746956" name="Picture"/>
+                                <pic:cNvPr id="1586716988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905656945" name="Picture">
+                        <wp:docPr id="1376327630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905656945" name="Picture"/>
+                                <pic:cNvPr id="1376327630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859427020" name="Picture">
+                        <wp:docPr id="1283257974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859427020" name="Picture"/>
+                                <pic:cNvPr id="1283257974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399273678" name="Picture">
+                  <wp:docPr id="4999835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399273678" name="Picture"/>
+                          <pic:cNvPr id="4999835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453325654" name="Picture">
+                  <wp:docPr id="1583315568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453325654" name="Picture"/>
+                          <pic:cNvPr id="1583315568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307345661" name="Picture">
+                  <wp:docPr id="856308762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307345661" name="Picture"/>
+                          <pic:cNvPr id="856308762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923543239" name="Picture">
+                  <wp:docPr id="1514806089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923543239" name="Picture"/>
+                          <pic:cNvPr id="1514806089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058857597" name="Picture">
+                  <wp:docPr id="158524972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058857597" name="Picture"/>
+                          <pic:cNvPr id="158524972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061377413" name="Picture">
+                  <wp:docPr id="113274733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061377413" name="Picture"/>
+                          <pic:cNvPr id="113274733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541455899" name="Picture">
+                        <wp:docPr id="1612938789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541455899" name="Picture"/>
+                                <pic:cNvPr id="1612938789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226952999" name="Picture">
+                        <wp:docPr id="1648706714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226952999" name="Picture"/>
+                                <pic:cNvPr id="1648706714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20366,57 +20366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771063460" name="Picture">
+                  <wp:docPr id="1611367166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771063460" name="Picture"/>
+                          <pic:cNvPr id="1611367166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20455,57 +20455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181175177" name="Picture">
+                  <wp:docPr id="595297328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181175177" name="Picture"/>
+                          <pic:cNvPr id="595297328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21099,57 +21099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25691275" name="Picture">
+                  <wp:docPr id="1808954705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25691275" name="Picture"/>
+                          <pic:cNvPr id="1808954705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22097,57 +22097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914954367" name="Picture">
+                  <wp:docPr id="1034028977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914954367" name="Picture"/>
+                          <pic:cNvPr id="1034028977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22200,57 +22200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969190851" name="Picture">
+                  <wp:docPr id="1395436207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969190851" name="Picture"/>
+                          <pic:cNvPr id="1395436207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23581,57 +23581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562738586" name="Picture">
+                  <wp:docPr id="51389022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562738586" name="Picture"/>
+                          <pic:cNvPr id="51389022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24743,57 +24743,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108175890" name="Picture">
+                        <wp:docPr id="467320663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108175890" name="Picture"/>
+                                <pic:cNvPr id="467320663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25718,57 +25718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167321811" name="Picture">
+                        <wp:docPr id="1412516628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167321811" name="Picture"/>
+                                <pic:cNvPr id="1412516628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27107,57 +27107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895328088" name="Picture">
+                  <wp:docPr id="450852546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895328088" name="Picture"/>
+                          <pic:cNvPr id="450852546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27196,57 +27196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873742593" name="Picture">
+                  <wp:docPr id="1353360981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873742593" name="Picture"/>
+                          <pic:cNvPr id="1353360981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27840,57 +27840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638352942" name="Picture">
+                  <wp:docPr id="781086448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638352942" name="Picture"/>
+                          <pic:cNvPr id="781086448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440340432" name="Picture">
+                  <wp:docPr id="1992334973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440340432" name="Picture"/>
+                          <pic:cNvPr id="1992334973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790450707" name="Picture">
+                  <wp:docPr id="366590457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790450707" name="Picture"/>
+                          <pic:cNvPr id="366590457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30318,57 +30318,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884009524" name="Picture">
+                  <wp:docPr id="1298587171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884009524" name="Picture"/>
+                          <pic:cNvPr id="1298587171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31461,57 +31461,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131084703" name="Picture">
+                        <wp:docPr id="918211919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131084703" name="Picture"/>
+                                <pic:cNvPr id="918211919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32822,57 +32822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872581659" name="Picture">
+                  <wp:docPr id="1305905789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872581659" name="Picture"/>
+                          <pic:cNvPr id="1305905789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32911,57 +32911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9788547" name="Picture">
+                  <wp:docPr id="489567064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9788547" name="Picture"/>
+                          <pic:cNvPr id="489567064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33555,57 +33555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010891555" name="Picture">
+                  <wp:docPr id="991438502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010891555" name="Picture"/>
+                          <pic:cNvPr id="991438502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647145381" name="Picture">
+                  <wp:docPr id="759921357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647145381" name="Picture"/>
+                          <pic:cNvPr id="759921357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34656,57 +34656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327629184" name="Picture">
+                  <wp:docPr id="1776128597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327629184" name="Picture"/>
+                          <pic:cNvPr id="1776128597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36033,57 +36033,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656089150" name="Picture">
+                  <wp:docPr id="1985884439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656089150" name="Picture"/>
+                          <pic:cNvPr id="1985884439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37176,57 +37176,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441993169" name="Picture">
+                        <wp:docPr id="2105113895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441993169" name="Picture"/>
+                                <pic:cNvPr id="2105113895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38534,57 +38534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408610123" name="Picture">
+                  <wp:docPr id="2049457430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408610123" name="Picture"/>
+                          <pic:cNvPr id="2049457430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38623,57 +38623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959008413" name="Picture">
+                  <wp:docPr id="733487410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959008413" name="Picture"/>
+                          <pic:cNvPr id="733487410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39246,57 +39246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683567305" name="Picture">
+                  <wp:docPr id="886074514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683567305" name="Picture"/>
+                          <pic:cNvPr id="886074514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40163,57 +40163,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025778681" name="Picture">
+                  <wp:docPr id="1408223494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025778681" name="Picture"/>
+                          <pic:cNvPr id="1408223494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40266,57 +40266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376273479" name="Picture">
+                  <wp:docPr id="681553067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376273479" name="Picture"/>
+                          <pic:cNvPr id="681553067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41589,57 +41589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489706505" name="Picture">
+                  <wp:docPr id="916829908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489706505" name="Picture"/>
+                          <pic:cNvPr id="916829908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42224,57 +42224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626516138" name="Picture">
+                  <wp:docPr id="1670037087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626516138" name="Picture"/>
+                          <pic:cNvPr id="1670037087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42295,57 +42295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705429982" name="Picture">
+                  <wp:docPr id="1234125478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705429982" name="Picture"/>
+                          <pic:cNvPr id="1234125478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42709,57 +42709,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475536993" name="Picture">
+                  <wp:docPr id="1215532980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475536993" name="Picture"/>
+                          <pic:cNvPr id="1215532980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>