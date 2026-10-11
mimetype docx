--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807272369" name="Picture">
+                  <wp:docPr id="1282309220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807272369" name="Picture"/>
+                          <pic:cNvPr id="1282309220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711626740" name="Picture">
+                  <wp:docPr id="1125795827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711626740" name="Picture"/>
+                          <pic:cNvPr id="1125795827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622226421" name="Picture">
+                        <wp:docPr id="683280987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622226421" name="Picture"/>
+                                <pic:cNvPr id="683280987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257442395" name="Picture">
+                  <wp:docPr id="1621764884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257442395" name="Picture"/>
+                          <pic:cNvPr id="1621764884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005276005" name="Picture">
+                  <wp:docPr id="932854393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005276005" name="Picture"/>
+                          <pic:cNvPr id="932854393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925410348" name="Picture">
+                  <wp:docPr id="2034376734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925410348" name="Picture"/>
+                          <pic:cNvPr id="2034376734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854303105" name="Picture">
+                  <wp:docPr id="1357689931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854303105" name="Picture"/>
+                          <pic:cNvPr id="1357689931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102336215" name="Picture">
+                  <wp:docPr id="1564978227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102336215" name="Picture"/>
+                          <pic:cNvPr id="1564978227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128059517" name="Picture">
+                        <wp:docPr id="272488152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128059517" name="Picture"/>
+                                <pic:cNvPr id="272488152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465202379" name="Picture">
+                        <wp:docPr id="777967796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465202379" name="Picture"/>
+                                <pic:cNvPr id="777967796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121306842" name="Picture">
+                        <wp:docPr id="140503470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121306842" name="Picture"/>
+                                <pic:cNvPr id="140503470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280810241" name="Picture">
+                        <wp:docPr id="584604796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280810241" name="Picture"/>
+                                <pic:cNvPr id="584604796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978128993" name="Picture">
+                        <wp:docPr id="2027372120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978128993" name="Picture"/>
+                                <pic:cNvPr id="2027372120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193124743" name="Picture">
+                        <wp:docPr id="268948506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193124743" name="Picture"/>
+                                <pic:cNvPr id="268948506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093808901" name="Picture">
+                        <wp:docPr id="496718755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093808901" name="Picture"/>
+                                <pic:cNvPr id="496718755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621164890" name="Picture">
+                        <wp:docPr id="1646680938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621164890" name="Picture"/>
+                                <pic:cNvPr id="1646680938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649075679" name="Picture">
+                        <wp:docPr id="1409256733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649075679" name="Picture"/>
+                                <pic:cNvPr id="1409256733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10253,57 +10253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654739447" name="Picture">
+                  <wp:docPr id="444848906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654739447" name="Picture"/>
+                          <pic:cNvPr id="444848906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10342,57 +10342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98776152" name="Picture">
+                  <wp:docPr id="461345997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98776152" name="Picture"/>
+                          <pic:cNvPr id="461345997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10986,57 +10986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578553102" name="Picture">
+                  <wp:docPr id="1001474344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578553102" name="Picture"/>
+                          <pic:cNvPr id="1001474344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12214,57 +12214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98394331" name="Picture">
+                  <wp:docPr id="324966307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98394331" name="Picture"/>
+                          <pic:cNvPr id="324966307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12317,57 +12317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955344489" name="Picture">
+                  <wp:docPr id="607946267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955344489" name="Picture"/>
+                          <pic:cNvPr id="607946267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13698,57 +13698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643582256" name="Picture">
+                  <wp:docPr id="182208376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643582256" name="Picture"/>
+                          <pic:cNvPr id="182208376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14841,57 +14841,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572749396" name="Picture">
+                        <wp:docPr id="1068314338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572749396" name="Picture"/>
+                                <pic:cNvPr id="1068314338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16230,57 +16230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396854294" name="Picture">
+                  <wp:docPr id="743742163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396854294" name="Picture"/>
+                          <pic:cNvPr id="743742163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16319,57 +16319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791018252" name="Picture">
+                  <wp:docPr id="1896056642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791018252" name="Picture"/>
+                          <pic:cNvPr id="1896056642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16963,57 +16963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3584604" name="Picture">
+                  <wp:docPr id="663711166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3584604" name="Picture"/>
+                          <pic:cNvPr id="663711166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17961,57 +17961,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087628874" name="Picture">
+                  <wp:docPr id="462515343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087628874" name="Picture"/>
+                          <pic:cNvPr id="462515343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18064,57 +18064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384624418" name="Picture">
+                  <wp:docPr id="1780023697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384624418" name="Picture"/>
+                          <pic:cNvPr id="1780023697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19441,57 +19441,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652924087" name="Picture">
+                  <wp:docPr id="1454699875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652924087" name="Picture"/>
+                          <pic:cNvPr id="1454699875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20584,57 +20584,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766230813" name="Picture">
+                        <wp:docPr id="207993204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766230813" name="Picture"/>
+                                <pic:cNvPr id="207993204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21945,57 +21945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561651059" name="Picture">
+                  <wp:docPr id="2097891958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561651059" name="Picture"/>
+                          <pic:cNvPr id="2097891958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22034,57 +22034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332883231" name="Picture">
+                  <wp:docPr id="318423137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332883231" name="Picture"/>
+                          <pic:cNvPr id="318423137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22678,57 +22678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113881571" name="Picture">
+                  <wp:docPr id="1034648121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113881571" name="Picture"/>
+                          <pic:cNvPr id="1034648121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23676,57 +23676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652793326" name="Picture">
+                  <wp:docPr id="590555200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652793326" name="Picture"/>
+                          <pic:cNvPr id="590555200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23779,57 +23779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852261427" name="Picture">
+                  <wp:docPr id="1139821260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852261427" name="Picture"/>
+                          <pic:cNvPr id="1139821260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25156,57 +25156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489687184" name="Picture">
+                  <wp:docPr id="540174034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489687184" name="Picture"/>
+                          <pic:cNvPr id="540174034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26299,57 +26299,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546203159" name="Picture">
+                        <wp:docPr id="19075270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546203159" name="Picture"/>
+                                <pic:cNvPr id="19075270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27520,57 +27520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103153034" name="Picture">
+                  <wp:docPr id="848618182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103153034" name="Picture"/>
+                          <pic:cNvPr id="848618182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27591,57 +27591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472984114" name="Picture">
+                  <wp:docPr id="2097032920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472984114" name="Picture"/>
+                          <pic:cNvPr id="2097032920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28005,57 +28005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056380776" name="Picture">
+                  <wp:docPr id="851526874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056380776" name="Picture"/>
+                          <pic:cNvPr id="851526874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>