--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557942623" name="Picture">
+                  <wp:docPr id="632677511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557942623" name="Picture"/>
+                          <pic:cNvPr id="632677511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158073064" name="Picture">
+                  <wp:docPr id="1754620077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158073064" name="Picture"/>
+                          <pic:cNvPr id="1754620077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861868274" name="Picture">
+                        <wp:docPr id="457215448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861868274" name="Picture"/>
+                                <pic:cNvPr id="457215448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877456971" name="Picture">
+                  <wp:docPr id="1573501074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877456971" name="Picture"/>
+                          <pic:cNvPr id="1573501074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472319738" name="Picture">
+                  <wp:docPr id="870761665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472319738" name="Picture"/>
+                          <pic:cNvPr id="870761665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899073447" name="Picture">
+                  <wp:docPr id="189627421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899073447" name="Picture"/>
+                          <pic:cNvPr id="189627421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543507092" name="Picture">
+                  <wp:docPr id="251270570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543507092" name="Picture"/>
+                          <pic:cNvPr id="251270570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952166467" name="Picture">
+                  <wp:docPr id="1111636980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952166467" name="Picture"/>
+                          <pic:cNvPr id="1111636980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453947530" name="Picture">
+                        <wp:docPr id="437134200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453947530" name="Picture"/>
+                                <pic:cNvPr id="437134200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84748639" name="Picture">
+                        <wp:docPr id="2000054097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84748639" name="Picture"/>
+                                <pic:cNvPr id="2000054097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814446294" name="Picture">
+                        <wp:docPr id="1797912872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814446294" name="Picture"/>
+                                <pic:cNvPr id="1797912872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535104187" name="Picture">
+                        <wp:docPr id="1729153891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535104187" name="Picture"/>
+                                <pic:cNvPr id="1729153891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6538085" name="Picture">
+                        <wp:docPr id="1433536867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6538085" name="Picture"/>
+                                <pic:cNvPr id="1433536867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610446327" name="Picture">
+                        <wp:docPr id="1568726906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610446327" name="Picture"/>
+                                <pic:cNvPr id="1568726906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676031488" name="Picture">
+                        <wp:docPr id="1654735143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676031488" name="Picture"/>
+                                <pic:cNvPr id="1654735143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648933105" name="Picture">
+                        <wp:docPr id="1451599376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648933105" name="Picture"/>
+                                <pic:cNvPr id="1451599376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293291850" name="Picture">
+                        <wp:docPr id="1962678839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293291850" name="Picture"/>
+                                <pic:cNvPr id="1962678839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389481679" name="Picture">
+                        <wp:docPr id="1896590593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389481679" name="Picture"/>
+                                <pic:cNvPr id="1896590593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042028241" name="Picture">
+                        <wp:docPr id="299180479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042028241" name="Picture"/>
+                                <pic:cNvPr id="299180479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296750242" name="Picture">
+                        <wp:docPr id="160553447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296750242" name="Picture"/>
+                                <pic:cNvPr id="160553447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360601327" name="Picture">
+                        <wp:docPr id="1528596398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360601327" name="Picture"/>
+                                <pic:cNvPr id="1528596398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696265899" name="Picture">
+                        <wp:docPr id="2096849425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696265899" name="Picture"/>
+                                <pic:cNvPr id="2096849425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407845009" name="Picture">
+                        <wp:docPr id="1735504702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407845009" name="Picture"/>
+                                <pic:cNvPr id="1735504702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785521164" name="Picture">
+                  <wp:docPr id="635185755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785521164" name="Picture"/>
+                          <pic:cNvPr id="635185755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899774866" name="Picture">
+                  <wp:docPr id="1924852179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899774866" name="Picture"/>
+                          <pic:cNvPr id="1924852179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829597661" name="Picture">
+                  <wp:docPr id="2118297885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829597661" name="Picture"/>
+                          <pic:cNvPr id="2118297885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453836115" name="Picture">
+                  <wp:docPr id="993253145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453836115" name="Picture"/>
+                          <pic:cNvPr id="993253145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643275169" name="Picture">
+                  <wp:docPr id="445603946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643275169" name="Picture"/>
+                          <pic:cNvPr id="445603946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909863137" name="Picture">
+                  <wp:docPr id="1673039241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909863137" name="Picture"/>
+                          <pic:cNvPr id="1673039241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427716100" name="Picture">
+                        <wp:docPr id="1515622626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427716100" name="Picture"/>
+                                <pic:cNvPr id="1515622626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088361866" name="Picture">
+                  <wp:docPr id="1696420680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088361866" name="Picture"/>
+                          <pic:cNvPr id="1696420680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344587609" name="Picture">
+                  <wp:docPr id="1401393754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344587609" name="Picture"/>
+                          <pic:cNvPr id="1401393754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985697559" name="Picture">
+                  <wp:docPr id="1035520328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985697559" name="Picture"/>
+                          <pic:cNvPr id="1035520328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153187358" name="Picture">
+                  <wp:docPr id="926244828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153187358" name="Picture"/>
+                          <pic:cNvPr id="926244828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876063632" name="Picture">
+                  <wp:docPr id="915995059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876063632" name="Picture"/>
+                          <pic:cNvPr id="915995059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782137149" name="Picture">
+                  <wp:docPr id="3742568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782137149" name="Picture"/>
+                          <pic:cNvPr id="3742568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675422041" name="Picture">
+                        <wp:docPr id="195897245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675422041" name="Picture"/>
+                                <pic:cNvPr id="195897245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114009549" name="Picture">
+                        <wp:docPr id="120794266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114009549" name="Picture"/>
+                                <pic:cNvPr id="120794266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270128100" name="Picture">
+                  <wp:docPr id="1892008804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270128100" name="Picture"/>
+                          <pic:cNvPr id="1892008804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313460401" name="Picture">
+                  <wp:docPr id="1213521903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313460401" name="Picture"/>
+                          <pic:cNvPr id="1213521903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85391631" name="Picture">
+                  <wp:docPr id="427403906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85391631" name="Picture"/>
+                          <pic:cNvPr id="427403906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996110903" name="Picture">
+                  <wp:docPr id="186945165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996110903" name="Picture"/>
+                          <pic:cNvPr id="186945165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949579998" name="Picture">
+                  <wp:docPr id="955928135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949579998" name="Picture"/>
+                          <pic:cNvPr id="955928135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93761519" name="Picture">
+                  <wp:docPr id="907433962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93761519" name="Picture"/>
+                          <pic:cNvPr id="907433962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576606596" name="Picture">
+                        <wp:docPr id="1002832248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576606596" name="Picture"/>
+                                <pic:cNvPr id="1002832248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258119580" name="Picture">
+                  <wp:docPr id="1184814190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258119580" name="Picture"/>
+                          <pic:cNvPr id="1184814190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163787495" name="Picture">
+                  <wp:docPr id="665925065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163787495" name="Picture"/>
+                          <pic:cNvPr id="665925065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357773555" name="Picture">
+                  <wp:docPr id="746007942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357773555" name="Picture"/>
+                          <pic:cNvPr id="746007942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943974971" name="Picture">
+                  <wp:docPr id="1092045113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943974971" name="Picture"/>
+                          <pic:cNvPr id="1092045113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069109298" name="Picture">
+                  <wp:docPr id="2094362974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069109298" name="Picture"/>
+                          <pic:cNvPr id="2094362974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126962441" name="Picture">
+                  <wp:docPr id="1803999091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126962441" name="Picture"/>
+                          <pic:cNvPr id="1803999091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676097082" name="Picture">
+                        <wp:docPr id="1986855565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676097082" name="Picture"/>
+                                <pic:cNvPr id="1986855565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191606887" name="Picture">
+                  <wp:docPr id="730693244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191606887" name="Picture"/>
+                          <pic:cNvPr id="730693244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840919441" name="Picture">
+                  <wp:docPr id="1734948645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840919441" name="Picture"/>
+                          <pic:cNvPr id="1734948645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956886357" name="Picture">
+                  <wp:docPr id="1683406337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956886357" name="Picture"/>
+                          <pic:cNvPr id="1683406337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317084000" name="Picture">
+                  <wp:docPr id="852227991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317084000" name="Picture"/>
+                          <pic:cNvPr id="852227991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703463471" name="Picture">
+                  <wp:docPr id="461224304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703463471" name="Picture"/>
+                          <pic:cNvPr id="461224304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217990170" name="Picture">
+                  <wp:docPr id="216182076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217990170" name="Picture"/>
+                          <pic:cNvPr id="216182076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288329822" name="Picture">
+                  <wp:docPr id="2057446377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288329822" name="Picture"/>
+                          <pic:cNvPr id="2057446377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22370681" name="Picture">
+                  <wp:docPr id="815364032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22370681" name="Picture"/>
+                          <pic:cNvPr id="815364032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668998026" name="Picture">
+                  <wp:docPr id="472929462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668998026" name="Picture"/>
+                          <pic:cNvPr id="472929462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>