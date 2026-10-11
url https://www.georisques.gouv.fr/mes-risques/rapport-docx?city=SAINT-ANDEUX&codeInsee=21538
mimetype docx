--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114750739" name="Picture">
+                  <wp:docPr id="2081149260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114750739" name="Picture"/>
+                          <pic:cNvPr id="2081149260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345529566" name="Picture">
+                  <wp:docPr id="279121110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345529566" name="Picture"/>
+                          <pic:cNvPr id="279121110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129229523" name="Picture">
+                        <wp:docPr id="1647119267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129229523" name="Picture"/>
+                                <pic:cNvPr id="1647119267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775941407" name="Picture">
+                  <wp:docPr id="1791913031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775941407" name="Picture"/>
+                          <pic:cNvPr id="1791913031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578066688" name="Picture">
+                  <wp:docPr id="630768966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578066688" name="Picture"/>
+                          <pic:cNvPr id="630768966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936207246" name="Picture">
+                  <wp:docPr id="1203991554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936207246" name="Picture"/>
+                          <pic:cNvPr id="1203991554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57241240" name="Picture">
+                  <wp:docPr id="1118618317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57241240" name="Picture"/>
+                          <pic:cNvPr id="1118618317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120429601" name="Picture">
+                  <wp:docPr id="1241201628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120429601" name="Picture"/>
+                          <pic:cNvPr id="1241201628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769787196" name="Picture">
+                        <wp:docPr id="1980496609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769787196" name="Picture"/>
+                                <pic:cNvPr id="1980496609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376479390" name="Picture">
+                        <wp:docPr id="1762045493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376479390" name="Picture"/>
+                                <pic:cNvPr id="1762045493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013759657" name="Picture">
+                        <wp:docPr id="1478178315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013759657" name="Picture"/>
+                                <pic:cNvPr id="1478178315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012824823" name="Picture">
+                        <wp:docPr id="1889381576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012824823" name="Picture"/>
+                                <pic:cNvPr id="1889381576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319574686" name="Picture">
+                        <wp:docPr id="337960855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319574686" name="Picture"/>
+                                <pic:cNvPr id="337960855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152233660" name="Picture">
+                        <wp:docPr id="829508597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152233660" name="Picture"/>
+                                <pic:cNvPr id="829508597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958301805" name="Picture">
+                        <wp:docPr id="1307919695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958301805" name="Picture"/>
+                                <pic:cNvPr id="1307919695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839039054" name="Picture">
+                        <wp:docPr id="169430666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839039054" name="Picture"/>
+                                <pic:cNvPr id="169430666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571048295" name="Picture">
+                        <wp:docPr id="74240355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571048295" name="Picture"/>
+                                <pic:cNvPr id="74240355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10237,57 +10237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769702673" name="Picture">
+                  <wp:docPr id="135044101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769702673" name="Picture"/>
+                          <pic:cNvPr id="135044101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10326,57 +10326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890522392" name="Picture">
+                  <wp:docPr id="2015830707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890522392" name="Picture"/>
+                          <pic:cNvPr id="2015830707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10970,57 +10970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098651289" name="Picture">
+                  <wp:docPr id="774982317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098651289" name="Picture"/>
+                          <pic:cNvPr id="774982317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12198,57 +12198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664308789" name="Picture">
+                  <wp:docPr id="577706520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664308789" name="Picture"/>
+                          <pic:cNvPr id="577706520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12301,57 +12301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731983475" name="Picture">
+                  <wp:docPr id="1312973066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731983475" name="Picture"/>
+                          <pic:cNvPr id="1312973066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13680,57 +13680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902571063" name="Picture">
+                  <wp:docPr id="6507203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902571063" name="Picture"/>
+                          <pic:cNvPr id="6507203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14805,57 +14805,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522744568" name="Picture">
+                        <wp:docPr id="1012364646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522744568" name="Picture"/>
+                                <pic:cNvPr id="1012364646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16158,57 +16158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158921302" name="Picture">
+                  <wp:docPr id="1571911964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158921302" name="Picture"/>
+                          <pic:cNvPr id="1571911964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16247,57 +16247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047702061" name="Picture">
+                  <wp:docPr id="1285419324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047702061" name="Picture"/>
+                          <pic:cNvPr id="1285419324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16891,57 +16891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971682664" name="Picture">
+                  <wp:docPr id="1273385356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971682664" name="Picture"/>
+                          <pic:cNvPr id="1273385356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17889,57 +17889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109290496" name="Picture">
+                  <wp:docPr id="1526438482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109290496" name="Picture"/>
+                          <pic:cNvPr id="1526438482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17992,57 +17992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787381778" name="Picture">
+                  <wp:docPr id="600544515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787381778" name="Picture"/>
+                          <pic:cNvPr id="600544515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19373,57 +19373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433702130" name="Picture">
+                  <wp:docPr id="53711525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433702130" name="Picture"/>
+                          <pic:cNvPr id="53711525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20516,57 +20516,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248404446" name="Picture">
+                        <wp:docPr id="1466460494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248404446" name="Picture"/>
+                                <pic:cNvPr id="1466460494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21905,57 +21905,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134660587" name="Picture">
+                  <wp:docPr id="1213296572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134660587" name="Picture"/>
+                          <pic:cNvPr id="1213296572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21994,57 +21994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456615325" name="Picture">
+                  <wp:docPr id="2030852008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456615325" name="Picture"/>
+                          <pic:cNvPr id="2030852008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22638,57 +22638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944314540" name="Picture">
+                  <wp:docPr id="1207472243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944314540" name="Picture"/>
+                          <pic:cNvPr id="1207472243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23636,57 +23636,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620472506" name="Picture">
+                  <wp:docPr id="772142734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620472506" name="Picture"/>
+                          <pic:cNvPr id="772142734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23739,57 +23739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998358279" name="Picture">
+                  <wp:docPr id="1983927472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998358279" name="Picture"/>
+                          <pic:cNvPr id="1983927472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25116,57 +25116,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603225925" name="Picture">
+                  <wp:docPr id="1106904436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603225925" name="Picture"/>
+                          <pic:cNvPr id="1106904436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26259,57 +26259,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000944291" name="Picture">
+                        <wp:docPr id="581056697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000944291" name="Picture"/>
+                                <pic:cNvPr id="581056697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27480,57 +27480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516522482" name="Picture">
+                  <wp:docPr id="870471740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516522482" name="Picture"/>
+                          <pic:cNvPr id="870471740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27551,57 +27551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338942862" name="Picture">
+                  <wp:docPr id="1594134571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338942862" name="Picture"/>
+                          <pic:cNvPr id="1594134571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27965,57 +27965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694503884" name="Picture">
+                  <wp:docPr id="1015237472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694503884" name="Picture"/>
+                          <pic:cNvPr id="1015237472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>