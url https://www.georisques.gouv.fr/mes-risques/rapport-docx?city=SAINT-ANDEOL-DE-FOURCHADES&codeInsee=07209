--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509317410" name="Picture">
+                  <wp:docPr id="1992139356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509317410" name="Picture"/>
+                          <pic:cNvPr id="1992139356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684641254" name="Picture">
+                  <wp:docPr id="44322179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684641254" name="Picture"/>
+                          <pic:cNvPr id="44322179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437627575" name="Picture">
+                        <wp:docPr id="584936896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437627575" name="Picture"/>
+                                <pic:cNvPr id="584936896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382990337" name="Picture">
+                  <wp:docPr id="1134057367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382990337" name="Picture"/>
+                          <pic:cNvPr id="1134057367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319932908" name="Picture">
+                  <wp:docPr id="2118231438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319932908" name="Picture"/>
+                          <pic:cNvPr id="2118231438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846595184" name="Picture">
+                  <wp:docPr id="135889159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846595184" name="Picture"/>
+                          <pic:cNvPr id="135889159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422028949" name="Picture">
+                  <wp:docPr id="142053833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422028949" name="Picture"/>
+                          <pic:cNvPr id="142053833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823583667" name="Picture">
+                  <wp:docPr id="241825550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823583667" name="Picture"/>
+                          <pic:cNvPr id="241825550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590894474" name="Picture">
+                        <wp:docPr id="1139643761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590894474" name="Picture"/>
+                                <pic:cNvPr id="1139643761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665636315" name="Picture">
+                        <wp:docPr id="1345418581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665636315" name="Picture"/>
+                                <pic:cNvPr id="1345418581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632807133" name="Picture">
+                        <wp:docPr id="651750263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632807133" name="Picture"/>
+                                <pic:cNvPr id="651750263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687609649" name="Picture">
+                        <wp:docPr id="1533627375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687609649" name="Picture"/>
+                                <pic:cNvPr id="1533627375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277395037" name="Picture">
+                        <wp:docPr id="966637777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277395037" name="Picture"/>
+                                <pic:cNvPr id="966637777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726352856" name="Picture">
+                        <wp:docPr id="1516117808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726352856" name="Picture"/>
+                                <pic:cNvPr id="1516117808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029446780" name="Picture">
+                        <wp:docPr id="692515738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029446780" name="Picture"/>
+                                <pic:cNvPr id="692515738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542645635" name="Picture">
+                        <wp:docPr id="1326751062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542645635" name="Picture"/>
+                                <pic:cNvPr id="1326751062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024911167" name="Picture">
+                        <wp:docPr id="271298207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024911167" name="Picture"/>
+                                <pic:cNvPr id="271298207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580348147" name="Picture">
+                        <wp:docPr id="378385570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580348147" name="Picture"/>
+                                <pic:cNvPr id="378385570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682292960" name="Picture">
+                        <wp:docPr id="1491406214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682292960" name="Picture"/>
+                                <pic:cNvPr id="1491406214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421284313" name="Picture">
+                        <wp:docPr id="1725246772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421284313" name="Picture"/>
+                                <pic:cNvPr id="1725246772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900343318" name="Picture">
+                        <wp:docPr id="346492825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900343318" name="Picture"/>
+                                <pic:cNvPr id="346492825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775322297" name="Picture">
+                        <wp:docPr id="1682904155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775322297" name="Picture"/>
+                                <pic:cNvPr id="1682904155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661610530" name="Picture">
+                        <wp:docPr id="530304999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661610530" name="Picture"/>
+                                <pic:cNvPr id="530304999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213061622" name="Picture">
+                  <wp:docPr id="861702576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213061622" name="Picture"/>
+                          <pic:cNvPr id="861702576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611448927" name="Picture">
+                  <wp:docPr id="322454781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611448927" name="Picture"/>
+                          <pic:cNvPr id="322454781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230620344" name="Picture">
+                  <wp:docPr id="2026001360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230620344" name="Picture"/>
+                          <pic:cNvPr id="2026001360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885787832" name="Picture">
+                  <wp:docPr id="1731102188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885787832" name="Picture"/>
+                          <pic:cNvPr id="1731102188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064999642" name="Picture">
+                  <wp:docPr id="1102922089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064999642" name="Picture"/>
+                          <pic:cNvPr id="1102922089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16516,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620230598" name="Picture">
+                  <wp:docPr id="855070297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620230598" name="Picture"/>
+                          <pic:cNvPr id="855070297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17678,57 +17678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422673044" name="Picture">
+                        <wp:docPr id="665619009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422673044" name="Picture"/>
+                                <pic:cNvPr id="665619009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122735615" name="Picture">
+                        <wp:docPr id="1483339682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122735615" name="Picture"/>
+                                <pic:cNvPr id="1483339682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20052,57 +20052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969494852" name="Picture">
+                  <wp:docPr id="5600986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969494852" name="Picture"/>
+                          <pic:cNvPr id="5600986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20141,57 +20141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971099685" name="Picture">
+                  <wp:docPr id="387335573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971099685" name="Picture"/>
+                          <pic:cNvPr id="387335573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20794,57 +20794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135693409" name="Picture">
+                  <wp:docPr id="679375083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135693409" name="Picture"/>
+                          <pic:cNvPr id="679375083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21819,57 +21819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592246796" name="Picture">
+                  <wp:docPr id="146423020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592246796" name="Picture"/>
+                          <pic:cNvPr id="146423020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21922,57 +21922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399108766" name="Picture">
+                  <wp:docPr id="285970215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399108766" name="Picture"/>
+                          <pic:cNvPr id="285970215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23314,57 +23314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609513811" name="Picture">
+                  <wp:docPr id="367254897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609513811" name="Picture"/>
+                          <pic:cNvPr id="367254897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24503,57 +24503,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734698447" name="Picture">
+                        <wp:docPr id="1077956368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734698447" name="Picture"/>
+                                <pic:cNvPr id="1077956368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26355,57 +26355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323804121" name="Picture">
+                  <wp:docPr id="1937108987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323804121" name="Picture"/>
+                          <pic:cNvPr id="1937108987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26444,57 +26444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883999587" name="Picture">
+                  <wp:docPr id="162753278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883999587" name="Picture"/>
+                          <pic:cNvPr id="162753278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27088,57 +27088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020052920" name="Picture">
+                  <wp:docPr id="1263115287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020052920" name="Picture"/>
+                          <pic:cNvPr id="1263115287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28086,57 +28086,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926634502" name="Picture">
+                  <wp:docPr id="238874697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926634502" name="Picture"/>
+                          <pic:cNvPr id="238874697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28189,57 +28189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907678861" name="Picture">
+                  <wp:docPr id="1336503219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907678861" name="Picture"/>
+                          <pic:cNvPr id="1336503219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29566,57 +29566,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104677991" name="Picture">
+                  <wp:docPr id="175279821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104677991" name="Picture"/>
+                          <pic:cNvPr id="175279821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30709,57 +30709,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="799763692" name="Picture">
+                        <wp:docPr id="1132351390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="799763692" name="Picture"/>
+                                <pic:cNvPr id="1132351390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32070,57 +32070,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130970372" name="Picture">
+                  <wp:docPr id="1566881242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130970372" name="Picture"/>
+                          <pic:cNvPr id="1566881242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32159,57 +32159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206077342" name="Picture">
+                  <wp:docPr id="1203431989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206077342" name="Picture"/>
+                          <pic:cNvPr id="1203431989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32803,57 +32803,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240185345" name="Picture">
+                  <wp:docPr id="2097070964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240185345" name="Picture"/>
+                          <pic:cNvPr id="2097070964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33801,57 +33801,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486767060" name="Picture">
+                  <wp:docPr id="151952821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486767060" name="Picture"/>
+                          <pic:cNvPr id="151952821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33904,57 +33904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075157198" name="Picture">
+                  <wp:docPr id="872983210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075157198" name="Picture"/>
+                          <pic:cNvPr id="872983210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35283,57 +35283,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484713095" name="Picture">
+                  <wp:docPr id="1608704229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484713095" name="Picture"/>
+                          <pic:cNvPr id="1608704229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36417,57 +36417,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701393782" name="Picture">
+                        <wp:docPr id="1565104113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701393782" name="Picture"/>
+                                <pic:cNvPr id="1565104113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37442,57 +37442,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933238990" name="Picture">
+                        <wp:docPr id="550131167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933238990" name="Picture"/>
+                                <pic:cNvPr id="550131167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38914,57 +38914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607773018" name="Picture">
+                  <wp:docPr id="825075752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607773018" name="Picture"/>
+                          <pic:cNvPr id="825075752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39003,57 +39003,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922660255" name="Picture">
+                  <wp:docPr id="24299617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922660255" name="Picture"/>
+                          <pic:cNvPr id="24299617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39647,57 +39647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353035123" name="Picture">
+                  <wp:docPr id="1826073456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353035123" name="Picture"/>
+                          <pic:cNvPr id="1826073456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40645,57 +40645,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333720594" name="Picture">
+                  <wp:docPr id="295878184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333720594" name="Picture"/>
+                          <pic:cNvPr id="295878184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40748,57 +40748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874562026" name="Picture">
+                  <wp:docPr id="1616145158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874562026" name="Picture"/>
+                          <pic:cNvPr id="1616145158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42125,57 +42125,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474285292" name="Picture">
+                  <wp:docPr id="2246906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474285292" name="Picture"/>
+                          <pic:cNvPr id="2246906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43268,57 +43268,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408978486" name="Picture">
+                        <wp:docPr id="1015889763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408978486" name="Picture"/>
+                                <pic:cNvPr id="1015889763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44539,57 +44539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024850929" name="Picture">
+                  <wp:docPr id="211076296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024850929" name="Picture"/>
+                          <pic:cNvPr id="211076296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44619,57 +44619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113993684" name="Picture">
+                  <wp:docPr id="1163560810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113993684" name="Picture"/>
+                          <pic:cNvPr id="1163560810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45098,57 +45098,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258146659" name="Picture">
+                  <wp:docPr id="1138250340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258146659" name="Picture"/>
+                          <pic:cNvPr id="1138250340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46686,57 +46686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106883288" name="Picture">
+                  <wp:docPr id="1661016837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106883288" name="Picture"/>
+                          <pic:cNvPr id="1661016837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46757,57 +46757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549208441" name="Picture">
+                  <wp:docPr id="1928442328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549208441" name="Picture"/>
+                          <pic:cNvPr id="1928442328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47171,57 +47171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935535636" name="Picture">
+                  <wp:docPr id="1941669520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935535636" name="Picture"/>
+                          <pic:cNvPr id="1941669520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>