--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786886304" name="Picture">
+                  <wp:docPr id="903430302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786886304" name="Picture"/>
+                          <pic:cNvPr id="903430302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464618291" name="Picture">
+                  <wp:docPr id="126144943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464618291" name="Picture"/>
+                          <pic:cNvPr id="126144943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933350747" name="Picture">
+                        <wp:docPr id="704233038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933350747" name="Picture"/>
+                                <pic:cNvPr id="704233038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133770140" name="Picture">
+                  <wp:docPr id="1809821802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133770140" name="Picture"/>
+                          <pic:cNvPr id="1809821802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863812156" name="Picture">
+                  <wp:docPr id="402753832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863812156" name="Picture"/>
+                          <pic:cNvPr id="402753832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626944446" name="Picture">
+                  <wp:docPr id="949765653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626944446" name="Picture"/>
+                          <pic:cNvPr id="949765653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923308252" name="Picture">
+                  <wp:docPr id="1425763230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923308252" name="Picture"/>
+                          <pic:cNvPr id="1425763230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480677938" name="Picture">
+                  <wp:docPr id="670261395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480677938" name="Picture"/>
+                          <pic:cNvPr id="670261395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086380446" name="Picture">
+                        <wp:docPr id="752115546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086380446" name="Picture"/>
+                                <pic:cNvPr id="752115546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423501377" name="Picture">
+                        <wp:docPr id="2063742772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423501377" name="Picture"/>
+                                <pic:cNvPr id="2063742772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042286046" name="Picture">
+                        <wp:docPr id="2000843505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042286046" name="Picture"/>
+                                <pic:cNvPr id="2000843505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009017903" name="Picture">
+                        <wp:docPr id="93520123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009017903" name="Picture"/>
+                                <pic:cNvPr id="93520123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136132743" name="Picture">
+                        <wp:docPr id="2068986238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136132743" name="Picture"/>
+                                <pic:cNvPr id="2068986238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601054760" name="Picture">
+                        <wp:docPr id="1771392982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601054760" name="Picture"/>
+                                <pic:cNvPr id="1771392982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861643772" name="Picture">
+                        <wp:docPr id="883178248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861643772" name="Picture"/>
+                                <pic:cNvPr id="883178248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240922185" name="Picture">
+                        <wp:docPr id="1886936148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240922185" name="Picture"/>
+                                <pic:cNvPr id="1886936148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334264293" name="Picture">
+                        <wp:docPr id="1843343866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334264293" name="Picture"/>
+                                <pic:cNvPr id="1843343866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138139903" name="Picture">
+                        <wp:docPr id="2003605753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138139903" name="Picture"/>
+                                <pic:cNvPr id="2003605753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425742654" name="Picture">
+                        <wp:docPr id="823878858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425742654" name="Picture"/>
+                                <pic:cNvPr id="823878858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163240648" name="Picture">
+                        <wp:docPr id="1784341062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163240648" name="Picture"/>
+                                <pic:cNvPr id="1784341062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383181638" name="Picture">
+                        <wp:docPr id="811069526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383181638" name="Picture"/>
+                                <pic:cNvPr id="811069526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1651336557" name="Picture">
+                        <wp:docPr id="150339786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1651336557" name="Picture"/>
+                                <pic:cNvPr id="150339786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001619580" name="Picture">
+                        <wp:docPr id="1175549485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001619580" name="Picture"/>
+                                <pic:cNvPr id="1175549485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170008506" name="Picture">
+                  <wp:docPr id="1373670080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170008506" name="Picture"/>
+                          <pic:cNvPr id="1373670080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714910077" name="Picture">
+                  <wp:docPr id="1208095066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714910077" name="Picture"/>
+                          <pic:cNvPr id="1208095066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281169278" name="Picture">
+                  <wp:docPr id="1861056515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281169278" name="Picture"/>
+                          <pic:cNvPr id="1861056515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735766389" name="Picture">
+                  <wp:docPr id="598882890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735766389" name="Picture"/>
+                          <pic:cNvPr id="598882890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412148355" name="Picture">
+                  <wp:docPr id="207230516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412148355" name="Picture"/>
+                          <pic:cNvPr id="207230516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69415123" name="Picture">
+                  <wp:docPr id="489143210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69415123" name="Picture"/>
+                          <pic:cNvPr id="489143210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403823377" name="Picture">
+                        <wp:docPr id="2099589577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403823377" name="Picture"/>
+                                <pic:cNvPr id="2099589577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236286881" name="Picture">
+                  <wp:docPr id="234228271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236286881" name="Picture"/>
+                          <pic:cNvPr id="234228271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091255082" name="Picture">
+                  <wp:docPr id="340856415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091255082" name="Picture"/>
+                          <pic:cNvPr id="340856415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000263735" name="Picture">
+                  <wp:docPr id="1076809317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000263735" name="Picture"/>
+                          <pic:cNvPr id="1076809317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878544396" name="Picture">
+                  <wp:docPr id="1087506983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878544396" name="Picture"/>
+                          <pic:cNvPr id="1087506983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435188565" name="Picture">
+                  <wp:docPr id="1848790240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435188565" name="Picture"/>
+                          <pic:cNvPr id="1848790240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839266892" name="Picture">
+                  <wp:docPr id="1720558491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839266892" name="Picture"/>
+                          <pic:cNvPr id="1720558491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942571422" name="Picture">
+                        <wp:docPr id="853265044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942571422" name="Picture"/>
+                                <pic:cNvPr id="853265044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601159577" name="Picture">
+                        <wp:docPr id="957381781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601159577" name="Picture"/>
+                                <pic:cNvPr id="957381781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271218621" name="Picture">
+                  <wp:docPr id="1032745331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271218621" name="Picture"/>
+                          <pic:cNvPr id="1032745331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244657517" name="Picture">
+                  <wp:docPr id="1772081834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244657517" name="Picture"/>
+                          <pic:cNvPr id="1772081834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102918470" name="Picture">
+                  <wp:docPr id="1729558860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102918470" name="Picture"/>
+                          <pic:cNvPr id="1729558860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129816753" name="Picture">
+                  <wp:docPr id="973710935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129816753" name="Picture"/>
+                          <pic:cNvPr id="973710935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79833728" name="Picture">
+                  <wp:docPr id="142281897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79833728" name="Picture"/>
+                          <pic:cNvPr id="142281897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720229953" name="Picture">
+                  <wp:docPr id="320123751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720229953" name="Picture"/>
+                          <pic:cNvPr id="320123751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556865168" name="Picture">
+                        <wp:docPr id="642744535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556865168" name="Picture"/>
+                                <pic:cNvPr id="642744535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410311653" name="Picture">
+                  <wp:docPr id="73907391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410311653" name="Picture"/>
+                          <pic:cNvPr id="73907391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110313168" name="Picture">
+                  <wp:docPr id="1735490220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110313168" name="Picture"/>
+                          <pic:cNvPr id="1735490220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122609305" name="Picture">
+                  <wp:docPr id="1029834669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122609305" name="Picture"/>
+                          <pic:cNvPr id="1029834669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34264,57 +34264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012710878" name="Picture">
+                  <wp:docPr id="1287954073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012710878" name="Picture"/>
+                          <pic:cNvPr id="1287954073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34353,57 +34353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708453123" name="Picture">
+                  <wp:docPr id="1639360451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708453123" name="Picture"/>
+                          <pic:cNvPr id="1639360451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35033,57 +35033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369442522" name="Picture">
+                  <wp:docPr id="1202219759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369442522" name="Picture"/>
+                          <pic:cNvPr id="1202219759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36094,57 +36094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170381894" name="Picture">
+                  <wp:docPr id="469936721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170381894" name="Picture"/>
+                          <pic:cNvPr id="469936721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36197,57 +36197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076726792" name="Picture">
+                  <wp:docPr id="1317889180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076726792" name="Picture"/>
+                          <pic:cNvPr id="1317889180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37655,57 +37655,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390864645" name="Picture">
+                  <wp:docPr id="1281774475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390864645" name="Picture"/>
+                          <pic:cNvPr id="1281774475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38852,57 +38852,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443986001" name="Picture">
+                        <wp:docPr id="211354896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443986001" name="Picture"/>
+                                <pic:cNvPr id="211354896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41420,57 +41420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984493423" name="Picture">
+                  <wp:docPr id="1224058576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984493423" name="Picture"/>
+                          <pic:cNvPr id="1224058576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41509,57 +41509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226709312" name="Picture">
+                  <wp:docPr id="1201531037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226709312" name="Picture"/>
+                          <pic:cNvPr id="1201531037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42153,57 +42153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715850250" name="Picture">
+                  <wp:docPr id="65586427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715850250" name="Picture"/>
+                          <pic:cNvPr id="65586427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43151,57 +43151,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325098509" name="Picture">
+                  <wp:docPr id="144742597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325098509" name="Picture"/>
+                          <pic:cNvPr id="144742597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43254,57 +43254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41794923" name="Picture">
+                  <wp:docPr id="1468882282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41794923" name="Picture"/>
+                          <pic:cNvPr id="1468882282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44631,57 +44631,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891852145" name="Picture">
+                  <wp:docPr id="1990411924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891852145" name="Picture"/>
+                          <pic:cNvPr id="1990411924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45774,57 +45774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392139113" name="Picture">
+                        <wp:docPr id="1728346478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392139113" name="Picture"/>
+                                <pic:cNvPr id="1728346478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46995,57 +46995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106420260" name="Picture">
+                  <wp:docPr id="201266428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106420260" name="Picture"/>
+                          <pic:cNvPr id="201266428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47066,57 +47066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862864504" name="Picture">
+                  <wp:docPr id="26542015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862864504" name="Picture"/>
+                          <pic:cNvPr id="26542015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47480,57 +47480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36011053" name="Picture">
+                  <wp:docPr id="275290433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36011053" name="Picture"/>
+                          <pic:cNvPr id="275290433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>