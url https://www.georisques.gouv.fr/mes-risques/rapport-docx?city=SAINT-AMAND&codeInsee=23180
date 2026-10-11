--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963088926" name="Picture">
+                  <wp:docPr id="776326612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963088926" name="Picture"/>
+                          <pic:cNvPr id="776326612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731007403" name="Picture">
+                  <wp:docPr id="572810346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731007403" name="Picture"/>
+                          <pic:cNvPr id="572810346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420159187" name="Picture">
+                        <wp:docPr id="329887448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420159187" name="Picture"/>
+                                <pic:cNvPr id="329887448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551831605" name="Picture">
+                  <wp:docPr id="1855837745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551831605" name="Picture"/>
+                          <pic:cNvPr id="1855837745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469560222" name="Picture">
+                  <wp:docPr id="2079665406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469560222" name="Picture"/>
+                          <pic:cNvPr id="2079665406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848632334" name="Picture">
+                  <wp:docPr id="1621455863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848632334" name="Picture"/>
+                          <pic:cNvPr id="1621455863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019750546" name="Picture">
+                  <wp:docPr id="759588559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019750546" name="Picture"/>
+                          <pic:cNvPr id="759588559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025337116" name="Picture">
+                  <wp:docPr id="814850173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025337116" name="Picture"/>
+                          <pic:cNvPr id="814850173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346206621" name="Picture">
+                        <wp:docPr id="308990627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346206621" name="Picture"/>
+                                <pic:cNvPr id="308990627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934773603" name="Picture">
+                        <wp:docPr id="1665810128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934773603" name="Picture"/>
+                                <pic:cNvPr id="1665810128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284511255" name="Picture">
+                        <wp:docPr id="940477718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284511255" name="Picture"/>
+                                <pic:cNvPr id="940477718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185305255" name="Picture">
+                        <wp:docPr id="321370878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185305255" name="Picture"/>
+                                <pic:cNvPr id="321370878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893008469" name="Picture">
+                        <wp:docPr id="1921563422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893008469" name="Picture"/>
+                                <pic:cNvPr id="1921563422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483736623" name="Picture">
+                        <wp:docPr id="976997119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483736623" name="Picture"/>
+                                <pic:cNvPr id="976997119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267619476" name="Picture">
+                        <wp:docPr id="977865045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267619476" name="Picture"/>
+                                <pic:cNvPr id="977865045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216405198" name="Picture">
+                        <wp:docPr id="431956849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216405198" name="Picture"/>
+                                <pic:cNvPr id="431956849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482165712" name="Picture">
+                        <wp:docPr id="39025325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482165712" name="Picture"/>
+                                <pic:cNvPr id="39025325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950371018" name="Picture">
+                        <wp:docPr id="786166823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950371018" name="Picture"/>
+                                <pic:cNvPr id="786166823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376449814" name="Picture">
+                        <wp:docPr id="168968408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376449814" name="Picture"/>
+                                <pic:cNvPr id="168968408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225415421" name="Picture">
+                        <wp:docPr id="464805203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225415421" name="Picture"/>
+                                <pic:cNvPr id="464805203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013782492" name="Picture">
+                  <wp:docPr id="225547878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013782492" name="Picture"/>
+                          <pic:cNvPr id="225547878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945038813" name="Picture">
+                  <wp:docPr id="319298390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945038813" name="Picture"/>
+                          <pic:cNvPr id="319298390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725728481" name="Picture">
+                  <wp:docPr id="1216248389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725728481" name="Picture"/>
+                          <pic:cNvPr id="1216248389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209376248" name="Picture">
+                  <wp:docPr id="121031222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209376248" name="Picture"/>
+                          <pic:cNvPr id="121031222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535999082" name="Picture">
+                  <wp:docPr id="1234602179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535999082" name="Picture"/>
+                          <pic:cNvPr id="1234602179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797263511" name="Picture">
+                  <wp:docPr id="1561505133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797263511" name="Picture"/>
+                          <pic:cNvPr id="1561505133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681592397" name="Picture">
+                        <wp:docPr id="948071248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681592397" name="Picture"/>
+                                <pic:cNvPr id="948071248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138945626" name="Picture">
+                  <wp:docPr id="2102519780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138945626" name="Picture"/>
+                          <pic:cNvPr id="2102519780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193237761" name="Picture">
+                  <wp:docPr id="905624939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193237761" name="Picture"/>
+                          <pic:cNvPr id="905624939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073724119" name="Picture">
+                  <wp:docPr id="512333935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073724119" name="Picture"/>
+                          <pic:cNvPr id="512333935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091610392" name="Picture">
+                  <wp:docPr id="1928464557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091610392" name="Picture"/>
+                          <pic:cNvPr id="1928464557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93507636" name="Picture">
+                  <wp:docPr id="137900279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93507636" name="Picture"/>
+                          <pic:cNvPr id="137900279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234400754" name="Picture">
+                  <wp:docPr id="2126101632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234400754" name="Picture"/>
+                          <pic:cNvPr id="2126101632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270309848" name="Picture">
+                        <wp:docPr id="1411696701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270309848" name="Picture"/>
+                                <pic:cNvPr id="1411696701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960116720" name="Picture">
+                        <wp:docPr id="59578745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960116720" name="Picture"/>
+                                <pic:cNvPr id="59578745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15959275" name="Picture">
+                  <wp:docPr id="1897552917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15959275" name="Picture"/>
+                          <pic:cNvPr id="1897552917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285530904" name="Picture">
+                  <wp:docPr id="1660594610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285530904" name="Picture"/>
+                          <pic:cNvPr id="1660594610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310474009" name="Picture">
+                  <wp:docPr id="664760901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310474009" name="Picture"/>
+                          <pic:cNvPr id="664760901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193326531" name="Picture">
+                  <wp:docPr id="1599832709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193326531" name="Picture"/>
+                          <pic:cNvPr id="1599832709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038280813" name="Picture">
+                  <wp:docPr id="961807007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038280813" name="Picture"/>
+                          <pic:cNvPr id="961807007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283252789" name="Picture">
+                  <wp:docPr id="1069732506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283252789" name="Picture"/>
+                          <pic:cNvPr id="1069732506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239296808" name="Picture">
+                        <wp:docPr id="91536112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239296808" name="Picture"/>
+                                <pic:cNvPr id="91536112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621103007" name="Picture">
+                  <wp:docPr id="747368134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621103007" name="Picture"/>
+                          <pic:cNvPr id="747368134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105017354" name="Picture">
+                  <wp:docPr id="1368743703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105017354" name="Picture"/>
+                          <pic:cNvPr id="1368743703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891356823" name="Picture">
+                  <wp:docPr id="1549382636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891356823" name="Picture"/>
+                          <pic:cNvPr id="1549382636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959338824" name="Picture">
+                  <wp:docPr id="1215242197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959338824" name="Picture"/>
+                          <pic:cNvPr id="1215242197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713537718" name="Picture">
+                  <wp:docPr id="1314812829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713537718" name="Picture"/>
+                          <pic:cNvPr id="1314812829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214575961" name="Picture">
+                  <wp:docPr id="73212992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214575961" name="Picture"/>
+                          <pic:cNvPr id="73212992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678578717" name="Picture">
+                        <wp:docPr id="915134360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678578717" name="Picture"/>
+                                <pic:cNvPr id="915134360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975463081" name="Picture">
+                  <wp:docPr id="1528404525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975463081" name="Picture"/>
+                          <pic:cNvPr id="1528404525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917700181" name="Picture">
+                  <wp:docPr id="1904167062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917700181" name="Picture"/>
+                          <pic:cNvPr id="1904167062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607699702" name="Picture">
+                  <wp:docPr id="217821080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607699702" name="Picture"/>
+                          <pic:cNvPr id="217821080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>