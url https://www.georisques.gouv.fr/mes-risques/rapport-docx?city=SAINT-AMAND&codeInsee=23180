--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776326612" name="Picture">
+                  <wp:docPr id="1508730621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776326612" name="Picture"/>
+                          <pic:cNvPr id="1508730621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572810346" name="Picture">
+                  <wp:docPr id="865146827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572810346" name="Picture"/>
+                          <pic:cNvPr id="865146827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329887448" name="Picture">
+                        <wp:docPr id="408730552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329887448" name="Picture"/>
+                                <pic:cNvPr id="408730552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855837745" name="Picture">
+                  <wp:docPr id="1672726876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855837745" name="Picture"/>
+                          <pic:cNvPr id="1672726876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079665406" name="Picture">
+                  <wp:docPr id="155909684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079665406" name="Picture"/>
+                          <pic:cNvPr id="155909684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621455863" name="Picture">
+                  <wp:docPr id="1247802250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621455863" name="Picture"/>
+                          <pic:cNvPr id="1247802250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759588559" name="Picture">
+                  <wp:docPr id="1923924477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759588559" name="Picture"/>
+                          <pic:cNvPr id="1923924477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814850173" name="Picture">
+                  <wp:docPr id="1222541382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814850173" name="Picture"/>
+                          <pic:cNvPr id="1222541382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308990627" name="Picture">
+                        <wp:docPr id="29373325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308990627" name="Picture"/>
+                                <pic:cNvPr id="29373325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665810128" name="Picture">
+                        <wp:docPr id="1454584568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665810128" name="Picture"/>
+                                <pic:cNvPr id="1454584568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940477718" name="Picture">
+                        <wp:docPr id="349270895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940477718" name="Picture"/>
+                                <pic:cNvPr id="349270895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321370878" name="Picture">
+                        <wp:docPr id="869998335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321370878" name="Picture"/>
+                                <pic:cNvPr id="869998335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921563422" name="Picture">
+                        <wp:docPr id="2084741285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921563422" name="Picture"/>
+                                <pic:cNvPr id="2084741285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976997119" name="Picture">
+                        <wp:docPr id="1134775185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976997119" name="Picture"/>
+                                <pic:cNvPr id="1134775185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977865045" name="Picture">
+                        <wp:docPr id="208016465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977865045" name="Picture"/>
+                                <pic:cNvPr id="208016465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431956849" name="Picture">
+                        <wp:docPr id="1846454294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431956849" name="Picture"/>
+                                <pic:cNvPr id="1846454294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39025325" name="Picture">
+                        <wp:docPr id="2040359536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39025325" name="Picture"/>
+                                <pic:cNvPr id="2040359536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786166823" name="Picture">
+                        <wp:docPr id="1883118773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786166823" name="Picture"/>
+                                <pic:cNvPr id="1883118773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168968408" name="Picture">
+                        <wp:docPr id="1524297191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168968408" name="Picture"/>
+                                <pic:cNvPr id="1524297191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464805203" name="Picture">
+                        <wp:docPr id="1970604486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464805203" name="Picture"/>
+                                <pic:cNvPr id="1970604486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225547878" name="Picture">
+                  <wp:docPr id="883374346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225547878" name="Picture"/>
+                          <pic:cNvPr id="883374346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319298390" name="Picture">
+                  <wp:docPr id="2000699250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319298390" name="Picture"/>
+                          <pic:cNvPr id="2000699250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216248389" name="Picture">
+                  <wp:docPr id="1140048596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216248389" name="Picture"/>
+                          <pic:cNvPr id="1140048596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121031222" name="Picture">
+                  <wp:docPr id="1670941517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121031222" name="Picture"/>
+                          <pic:cNvPr id="1670941517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234602179" name="Picture">
+                  <wp:docPr id="1551106909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234602179" name="Picture"/>
+                          <pic:cNvPr id="1551106909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561505133" name="Picture">
+                  <wp:docPr id="1605492383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561505133" name="Picture"/>
+                          <pic:cNvPr id="1605492383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948071248" name="Picture">
+                        <wp:docPr id="421403060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948071248" name="Picture"/>
+                                <pic:cNvPr id="421403060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102519780" name="Picture">
+                  <wp:docPr id="1796941631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102519780" name="Picture"/>
+                          <pic:cNvPr id="1796941631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905624939" name="Picture">
+                  <wp:docPr id="1762098059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905624939" name="Picture"/>
+                          <pic:cNvPr id="1762098059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512333935" name="Picture">
+                  <wp:docPr id="4005030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512333935" name="Picture"/>
+                          <pic:cNvPr id="4005030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928464557" name="Picture">
+                  <wp:docPr id="1639868021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928464557" name="Picture"/>
+                          <pic:cNvPr id="1639868021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137900279" name="Picture">
+                  <wp:docPr id="1969559416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137900279" name="Picture"/>
+                          <pic:cNvPr id="1969559416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126101632" name="Picture">
+                  <wp:docPr id="1125215689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126101632" name="Picture"/>
+                          <pic:cNvPr id="1125215689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411696701" name="Picture">
+                        <wp:docPr id="152144958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411696701" name="Picture"/>
+                                <pic:cNvPr id="152144958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59578745" name="Picture">
+                        <wp:docPr id="239202444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59578745" name="Picture"/>
+                                <pic:cNvPr id="239202444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897552917" name="Picture">
+                  <wp:docPr id="196406534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897552917" name="Picture"/>
+                          <pic:cNvPr id="196406534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660594610" name="Picture">
+                  <wp:docPr id="243982045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660594610" name="Picture"/>
+                          <pic:cNvPr id="243982045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664760901" name="Picture">
+                  <wp:docPr id="1227832740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664760901" name="Picture"/>
+                          <pic:cNvPr id="1227832740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599832709" name="Picture">
+                  <wp:docPr id="523868304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599832709" name="Picture"/>
+                          <pic:cNvPr id="523868304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961807007" name="Picture">
+                  <wp:docPr id="105019451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961807007" name="Picture"/>
+                          <pic:cNvPr id="105019451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069732506" name="Picture">
+                  <wp:docPr id="253571202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069732506" name="Picture"/>
+                          <pic:cNvPr id="253571202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91536112" name="Picture">
+                        <wp:docPr id="630276081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91536112" name="Picture"/>
+                                <pic:cNvPr id="630276081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747368134" name="Picture">
+                  <wp:docPr id="1139704545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747368134" name="Picture"/>
+                          <pic:cNvPr id="1139704545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368743703" name="Picture">
+                  <wp:docPr id="28361892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368743703" name="Picture"/>
+                          <pic:cNvPr id="28361892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549382636" name="Picture">
+                  <wp:docPr id="1154752124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549382636" name="Picture"/>
+                          <pic:cNvPr id="1154752124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215242197" name="Picture">
+                  <wp:docPr id="1648110103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215242197" name="Picture"/>
+                          <pic:cNvPr id="1648110103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314812829" name="Picture">
+                  <wp:docPr id="48092594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314812829" name="Picture"/>
+                          <pic:cNvPr id="48092594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73212992" name="Picture">
+                  <wp:docPr id="1911614270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73212992" name="Picture"/>
+                          <pic:cNvPr id="1911614270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915134360" name="Picture">
+                        <wp:docPr id="1492966893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915134360" name="Picture"/>
+                                <pic:cNvPr id="1492966893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528404525" name="Picture">
+                  <wp:docPr id="782460119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528404525" name="Picture"/>
+                          <pic:cNvPr id="782460119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904167062" name="Picture">
+                  <wp:docPr id="1437823644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904167062" name="Picture"/>
+                          <pic:cNvPr id="1437823644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217821080" name="Picture">
+                  <wp:docPr id="2005925726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217821080" name="Picture"/>
+                          <pic:cNvPr id="2005925726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>