--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647030303" name="Picture">
+                  <wp:docPr id="1117423053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647030303" name="Picture"/>
+                          <pic:cNvPr id="1117423053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671890374" name="Picture">
+                  <wp:docPr id="1845184237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671890374" name="Picture"/>
+                          <pic:cNvPr id="1845184237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598348491" name="Picture">
+                        <wp:docPr id="1225340904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598348491" name="Picture"/>
+                                <pic:cNvPr id="1225340904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130344077" name="Picture">
+                  <wp:docPr id="1340566848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130344077" name="Picture"/>
+                          <pic:cNvPr id="1340566848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548807126" name="Picture">
+                  <wp:docPr id="668674103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548807126" name="Picture"/>
+                          <pic:cNvPr id="668674103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391841972" name="Picture">
+                  <wp:docPr id="2005792813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391841972" name="Picture"/>
+                          <pic:cNvPr id="2005792813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386664921" name="Picture">
+                  <wp:docPr id="1141972574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386664921" name="Picture"/>
+                          <pic:cNvPr id="1141972574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317225333" name="Picture">
+                  <wp:docPr id="446525933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317225333" name="Picture"/>
+                          <pic:cNvPr id="446525933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261569647" name="Picture">
+                        <wp:docPr id="1221117694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261569647" name="Picture"/>
+                                <pic:cNvPr id="1221117694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780926172" name="Picture">
+                        <wp:docPr id="1466645072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780926172" name="Picture"/>
+                                <pic:cNvPr id="1466645072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289754559" name="Picture">
+                        <wp:docPr id="1815815206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289754559" name="Picture"/>
+                                <pic:cNvPr id="1815815206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553515310" name="Picture">
+                        <wp:docPr id="1492443371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553515310" name="Picture"/>
+                                <pic:cNvPr id="1492443371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153886644" name="Picture">
+                        <wp:docPr id="521502189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153886644" name="Picture"/>
+                                <pic:cNvPr id="521502189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004026957" name="Picture">
+                        <wp:docPr id="245777319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004026957" name="Picture"/>
+                                <pic:cNvPr id="245777319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515261834" name="Picture">
+                        <wp:docPr id="889205725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515261834" name="Picture"/>
+                                <pic:cNvPr id="889205725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693245206" name="Picture">
+                        <wp:docPr id="1936277323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693245206" name="Picture"/>
+                                <pic:cNvPr id="1936277323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759313588" name="Picture">
+                        <wp:docPr id="1662913469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759313588" name="Picture"/>
+                                <pic:cNvPr id="1662913469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129502740" name="Picture">
+                        <wp:docPr id="218261166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129502740" name="Picture"/>
+                                <pic:cNvPr id="218261166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100877410" name="Picture">
+                        <wp:docPr id="909054838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100877410" name="Picture"/>
+                                <pic:cNvPr id="909054838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525043036" name="Picture">
+                        <wp:docPr id="941242828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525043036" name="Picture"/>
+                                <pic:cNvPr id="941242828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822952247" name="Picture">
+                  <wp:docPr id="1876534041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822952247" name="Picture"/>
+                          <pic:cNvPr id="1876534041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147233408" name="Picture">
+                  <wp:docPr id="1917711802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147233408" name="Picture"/>
+                          <pic:cNvPr id="1917711802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999956044" name="Picture">
+                  <wp:docPr id="116244394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999956044" name="Picture"/>
+                          <pic:cNvPr id="116244394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448455094" name="Picture">
+                  <wp:docPr id="27492405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448455094" name="Picture"/>
+                          <pic:cNvPr id="27492405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582246209" name="Picture">
+                  <wp:docPr id="1067074639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582246209" name="Picture"/>
+                          <pic:cNvPr id="1067074639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972111701" name="Picture">
+                  <wp:docPr id="705811992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972111701" name="Picture"/>
+                          <pic:cNvPr id="705811992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569354349" name="Picture">
+                        <wp:docPr id="214487348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569354349" name="Picture"/>
+                                <pic:cNvPr id="214487348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17244,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944121095" name="Picture">
+                        <wp:docPr id="1780966726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944121095" name="Picture"/>
+                                <pic:cNvPr id="1780966726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18643,57 +18643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707679078" name="Picture">
+                  <wp:docPr id="337770065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707679078" name="Picture"/>
+                          <pic:cNvPr id="337770065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18732,57 +18732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745560493" name="Picture">
+                  <wp:docPr id="1452141298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745560493" name="Picture"/>
+                          <pic:cNvPr id="1452141298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19385,57 +19385,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751932713" name="Picture">
+                  <wp:docPr id="1399256675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751932713" name="Picture"/>
+                          <pic:cNvPr id="1399256675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20410,57 +20410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033578575" name="Picture">
+                  <wp:docPr id="1640488149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033578575" name="Picture"/>
+                          <pic:cNvPr id="1640488149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20513,57 +20513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028261405" name="Picture">
+                  <wp:docPr id="214015363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028261405" name="Picture"/>
+                          <pic:cNvPr id="214015363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21842,57 +21842,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323211878" name="Picture">
+                  <wp:docPr id="370404965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323211878" name="Picture"/>
+                          <pic:cNvPr id="370404965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23485,57 +23485,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023929449" name="Picture">
+                        <wp:docPr id="1928126428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023929449" name="Picture"/>
+                                <pic:cNvPr id="1928126428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25339,57 +25339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496420709" name="Picture">
+                  <wp:docPr id="1154829249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496420709" name="Picture"/>
+                          <pic:cNvPr id="1154829249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25428,57 +25428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906949024" name="Picture">
+                  <wp:docPr id="236458803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906949024" name="Picture"/>
+                          <pic:cNvPr id="236458803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26072,57 +26072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598688988" name="Picture">
+                  <wp:docPr id="5395457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598688988" name="Picture"/>
+                          <pic:cNvPr id="5395457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27070,57 +27070,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371829844" name="Picture">
+                  <wp:docPr id="288536782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371829844" name="Picture"/>
+                          <pic:cNvPr id="288536782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27173,57 +27173,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747208502" name="Picture">
+                  <wp:docPr id="1901764960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747208502" name="Picture"/>
+                          <pic:cNvPr id="1901764960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28550,57 +28550,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692110472" name="Picture">
+                  <wp:docPr id="1287390985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692110472" name="Picture"/>
+                          <pic:cNvPr id="1287390985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29693,57 +29693,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075709360" name="Picture">
+                        <wp:docPr id="516503463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075709360" name="Picture"/>
+                                <pic:cNvPr id="516503463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31054,57 +31054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127199105" name="Picture">
+                  <wp:docPr id="845283128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127199105" name="Picture"/>
+                          <pic:cNvPr id="845283128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31143,57 +31143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229344734" name="Picture">
+                  <wp:docPr id="360567869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229344734" name="Picture"/>
+                          <pic:cNvPr id="360567869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31787,57 +31787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432909558" name="Picture">
+                  <wp:docPr id="501932378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432909558" name="Picture"/>
+                          <pic:cNvPr id="501932378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32785,57 +32785,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850610564" name="Picture">
+                  <wp:docPr id="1080324973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850610564" name="Picture"/>
+                          <pic:cNvPr id="1080324973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32888,57 +32888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748979895" name="Picture">
+                  <wp:docPr id="1243051943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748979895" name="Picture"/>
+                          <pic:cNvPr id="1243051943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34265,57 +34265,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048179894" name="Picture">
+                  <wp:docPr id="1254545340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048179894" name="Picture"/>
+                          <pic:cNvPr id="1254545340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35408,57 +35408,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884610419" name="Picture">
+                        <wp:docPr id="1801941570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884610419" name="Picture"/>
+                                <pic:cNvPr id="1801941570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36679,57 +36679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038091803" name="Picture">
+                  <wp:docPr id="1918050881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038091803" name="Picture"/>
+                          <pic:cNvPr id="1918050881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36759,57 +36759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467827070" name="Picture">
+                  <wp:docPr id="593013523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467827070" name="Picture"/>
+                          <pic:cNvPr id="593013523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37238,57 +37238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091645030" name="Picture">
+                  <wp:docPr id="873897417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091645030" name="Picture"/>
+                          <pic:cNvPr id="873897417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39253,57 +39253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183730810" name="Picture">
+                  <wp:docPr id="1235515086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183730810" name="Picture"/>
+                          <pic:cNvPr id="1235515086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39324,57 +39324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38941651" name="Picture">
+                  <wp:docPr id="792874202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38941651" name="Picture"/>
+                          <pic:cNvPr id="792874202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39738,57 +39738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563712823" name="Picture">
+                  <wp:docPr id="800748590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563712823" name="Picture"/>
+                          <pic:cNvPr id="800748590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>