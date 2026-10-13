--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648472947" name="Picture">
+                  <wp:docPr id="1995815243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648472947" name="Picture"/>
+                          <pic:cNvPr id="1995815243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211595711" name="Picture">
+                  <wp:docPr id="690426310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211595711" name="Picture"/>
+                          <pic:cNvPr id="690426310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655693307" name="Picture">
+                        <wp:docPr id="882693383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655693307" name="Picture"/>
+                                <pic:cNvPr id="882693383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127934918" name="Picture">
+                  <wp:docPr id="1023683849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127934918" name="Picture"/>
+                          <pic:cNvPr id="1023683849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662176324" name="Picture">
+                  <wp:docPr id="317634779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662176324" name="Picture"/>
+                          <pic:cNvPr id="317634779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71338851" name="Picture">
+                  <wp:docPr id="1763740651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71338851" name="Picture"/>
+                          <pic:cNvPr id="1763740651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25111288" name="Picture">
+                  <wp:docPr id="775173577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25111288" name="Picture"/>
+                          <pic:cNvPr id="775173577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153298073" name="Picture">
+                  <wp:docPr id="603474332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153298073" name="Picture"/>
+                          <pic:cNvPr id="603474332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558636641" name="Picture">
+                        <wp:docPr id="2110407249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558636641" name="Picture"/>
+                                <pic:cNvPr id="2110407249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615144179" name="Picture">
+                        <wp:docPr id="246797584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615144179" name="Picture"/>
+                                <pic:cNvPr id="246797584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711150321" name="Picture">
+                        <wp:docPr id="1685696609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711150321" name="Picture"/>
+                                <pic:cNvPr id="1685696609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221703363" name="Picture">
+                        <wp:docPr id="1200865105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221703363" name="Picture"/>
+                                <pic:cNvPr id="1200865105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247443641" name="Picture">
+                        <wp:docPr id="1673365503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247443641" name="Picture"/>
+                                <pic:cNvPr id="1673365503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269454723" name="Picture">
+                        <wp:docPr id="1216079033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269454723" name="Picture"/>
+                                <pic:cNvPr id="1216079033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100368696" name="Picture">
+                        <wp:docPr id="943749516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100368696" name="Picture"/>
+                                <pic:cNvPr id="943749516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702705159" name="Picture">
+                        <wp:docPr id="339291632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702705159" name="Picture"/>
+                                <pic:cNvPr id="339291632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411414272" name="Picture">
+                        <wp:docPr id="1516818190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411414272" name="Picture"/>
+                                <pic:cNvPr id="1516818190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832389865" name="Picture">
+                        <wp:docPr id="398373362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832389865" name="Picture"/>
+                                <pic:cNvPr id="398373362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920045325" name="Picture">
+                        <wp:docPr id="1248678403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920045325" name="Picture"/>
+                                <pic:cNvPr id="1248678403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809314292" name="Picture">
+                        <wp:docPr id="480382254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809314292" name="Picture"/>
+                                <pic:cNvPr id="480382254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463154073" name="Picture">
+                        <wp:docPr id="1144723517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463154073" name="Picture"/>
+                                <pic:cNvPr id="1144723517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147678566" name="Picture">
+                        <wp:docPr id="1357475240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147678566" name="Picture"/>
+                                <pic:cNvPr id="1357475240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417808334" name="Picture">
+                        <wp:docPr id="99696505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417808334" name="Picture"/>
+                                <pic:cNvPr id="99696505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51016372" name="Picture">
+                  <wp:docPr id="2104302154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51016372" name="Picture"/>
+                          <pic:cNvPr id="2104302154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595075445" name="Picture">
+                  <wp:docPr id="493369094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595075445" name="Picture"/>
+                          <pic:cNvPr id="493369094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711750516" name="Picture">
+                  <wp:docPr id="1126877370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711750516" name="Picture"/>
+                          <pic:cNvPr id="1126877370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790111878" name="Picture">
+                  <wp:docPr id="1608711358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790111878" name="Picture"/>
+                          <pic:cNvPr id="1608711358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96638457" name="Picture">
+                  <wp:docPr id="1545900468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96638457" name="Picture"/>
+                          <pic:cNvPr id="1545900468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893723437" name="Picture">
+                  <wp:docPr id="1087898560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893723437" name="Picture"/>
+                          <pic:cNvPr id="1087898560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082224858" name="Picture">
+                        <wp:docPr id="1423863534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082224858" name="Picture"/>
+                                <pic:cNvPr id="1423863534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553954060" name="Picture">
+                  <wp:docPr id="1659353115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553954060" name="Picture"/>
+                          <pic:cNvPr id="1659353115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806349931" name="Picture">
+                  <wp:docPr id="468041184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806349931" name="Picture"/>
+                          <pic:cNvPr id="468041184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076396816" name="Picture">
+                  <wp:docPr id="1013651820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076396816" name="Picture"/>
+                          <pic:cNvPr id="1013651820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374134883" name="Picture">
+                  <wp:docPr id="2115105118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374134883" name="Picture"/>
+                          <pic:cNvPr id="2115105118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180880469" name="Picture">
+                  <wp:docPr id="1627901850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180880469" name="Picture"/>
+                          <pic:cNvPr id="1627901850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264517655" name="Picture">
+                  <wp:docPr id="501593299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264517655" name="Picture"/>
+                          <pic:cNvPr id="501593299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068308553" name="Picture">
+                        <wp:docPr id="186984644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068308553" name="Picture"/>
+                                <pic:cNvPr id="186984644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294099755" name="Picture">
+                  <wp:docPr id="995513951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294099755" name="Picture"/>
+                          <pic:cNvPr id="995513951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890411277" name="Picture">
+                  <wp:docPr id="868546418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890411277" name="Picture"/>
+                          <pic:cNvPr id="868546418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623071176" name="Picture">
+                  <wp:docPr id="887304436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623071176" name="Picture"/>
+                          <pic:cNvPr id="887304436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401472983" name="Picture">
+                  <wp:docPr id="581324137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401472983" name="Picture"/>
+                          <pic:cNvPr id="581324137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832408138" name="Picture">
+                  <wp:docPr id="664876603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832408138" name="Picture"/>
+                          <pic:cNvPr id="664876603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617669606" name="Picture">
+                  <wp:docPr id="2097386580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617669606" name="Picture"/>
+                          <pic:cNvPr id="2097386580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150963897" name="Picture">
+                        <wp:docPr id="2051837285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150963897" name="Picture"/>
+                                <pic:cNvPr id="2051837285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744192543" name="Picture">
+                  <wp:docPr id="453773132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744192543" name="Picture"/>
+                          <pic:cNvPr id="453773132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156082079" name="Picture">
+                  <wp:docPr id="597716337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156082079" name="Picture"/>
+                          <pic:cNvPr id="597716337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775518141" name="Picture">
+                  <wp:docPr id="90309022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775518141" name="Picture"/>
+                          <pic:cNvPr id="90309022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361332582" name="Picture">
+                  <wp:docPr id="310716677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361332582" name="Picture"/>
+                          <pic:cNvPr id="310716677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318375260" name="Picture">
+                  <wp:docPr id="222409640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318375260" name="Picture"/>
+                          <pic:cNvPr id="222409640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867529898" name="Picture">
+                  <wp:docPr id="1089540429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867529898" name="Picture"/>
+                          <pic:cNvPr id="1089540429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929376254" name="Picture">
+                        <wp:docPr id="2011810318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929376254" name="Picture"/>
+                                <pic:cNvPr id="2011810318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795674012" name="Picture">
+                  <wp:docPr id="1071306439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795674012" name="Picture"/>
+                          <pic:cNvPr id="1071306439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681585003" name="Picture">
+                  <wp:docPr id="376355410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681585003" name="Picture"/>
+                          <pic:cNvPr id="376355410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27409985" name="Picture">
+                  <wp:docPr id="1715698391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27409985" name="Picture"/>
+                          <pic:cNvPr id="1715698391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365532261" name="Picture">
+                  <wp:docPr id="1826318324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365532261" name="Picture"/>
+                          <pic:cNvPr id="1826318324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443640466" name="Picture">
+                  <wp:docPr id="1388648622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443640466" name="Picture"/>
+                          <pic:cNvPr id="1388648622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494192748" name="Picture">
+                  <wp:docPr id="1964057300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494192748" name="Picture"/>
+                          <pic:cNvPr id="1964057300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205522090" name="Picture">
+                  <wp:docPr id="258692272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205522090" name="Picture"/>
+                          <pic:cNvPr id="258692272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230382605" name="Picture">
+                  <wp:docPr id="1529332865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230382605" name="Picture"/>
+                          <pic:cNvPr id="1529332865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319836391" name="Picture">
+                  <wp:docPr id="455529036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319836391" name="Picture"/>
+                          <pic:cNvPr id="455529036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>