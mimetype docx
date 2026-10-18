--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642703080" name="Picture">
+                  <wp:docPr id="571572295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642703080" name="Picture"/>
+                          <pic:cNvPr id="571572295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759497530" name="Picture">
+                  <wp:docPr id="17904519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759497530" name="Picture"/>
+                          <pic:cNvPr id="17904519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127279388" name="Picture">
+                        <wp:docPr id="309844294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127279388" name="Picture"/>
+                                <pic:cNvPr id="309844294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662826716" name="Picture">
+                  <wp:docPr id="1622129191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662826716" name="Picture"/>
+                          <pic:cNvPr id="1622129191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304326058" name="Picture">
+                  <wp:docPr id="1222192726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304326058" name="Picture"/>
+                          <pic:cNvPr id="1222192726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682110381" name="Picture">
+                  <wp:docPr id="794609789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682110381" name="Picture"/>
+                          <pic:cNvPr id="794609789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517896352" name="Picture">
+                  <wp:docPr id="605511516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517896352" name="Picture"/>
+                          <pic:cNvPr id="605511516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752753441" name="Picture">
+                  <wp:docPr id="1932053179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752753441" name="Picture"/>
+                          <pic:cNvPr id="1932053179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478823512" name="Picture">
+                        <wp:docPr id="675355931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478823512" name="Picture"/>
+                                <pic:cNvPr id="675355931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734610248" name="Picture">
+                        <wp:docPr id="588397133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734610248" name="Picture"/>
+                                <pic:cNvPr id="588397133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783295155" name="Picture">
+                        <wp:docPr id="1469791740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783295155" name="Picture"/>
+                                <pic:cNvPr id="1469791740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9630332" name="Picture">
+                        <wp:docPr id="420422263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9630332" name="Picture"/>
+                                <pic:cNvPr id="420422263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050102632" name="Picture">
+                        <wp:docPr id="1686599174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050102632" name="Picture"/>
+                                <pic:cNvPr id="1686599174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144998330" name="Picture">
+                        <wp:docPr id="1673759343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144998330" name="Picture"/>
+                                <pic:cNvPr id="1673759343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13001317" name="Picture">
+                        <wp:docPr id="1875054881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13001317" name="Picture"/>
+                                <pic:cNvPr id="1875054881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104550531" name="Picture">
+                        <wp:docPr id="1450677259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104550531" name="Picture"/>
+                                <pic:cNvPr id="1450677259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491336932" name="Picture">
+                        <wp:docPr id="1420649889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491336932" name="Picture"/>
+                                <pic:cNvPr id="1420649889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155688906" name="Picture">
+                        <wp:docPr id="553904694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155688906" name="Picture"/>
+                                <pic:cNvPr id="553904694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120306430" name="Picture">
+                        <wp:docPr id="2041690422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120306430" name="Picture"/>
+                                <pic:cNvPr id="2041690422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015753442" name="Picture">
+                        <wp:docPr id="746223079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015753442" name="Picture"/>
+                                <pic:cNvPr id="746223079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661198366" name="Picture">
+                        <wp:docPr id="1107095196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661198366" name="Picture"/>
+                                <pic:cNvPr id="1107095196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378086268" name="Picture">
+                        <wp:docPr id="923152812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378086268" name="Picture"/>
+                                <pic:cNvPr id="923152812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459037431" name="Picture">
+                        <wp:docPr id="1600341805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459037431" name="Picture"/>
+                                <pic:cNvPr id="1600341805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774684171" name="Picture">
+                  <wp:docPr id="1034321851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774684171" name="Picture"/>
+                          <pic:cNvPr id="1034321851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412819486" name="Picture">
+                  <wp:docPr id="1757471800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412819486" name="Picture"/>
+                          <pic:cNvPr id="1757471800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132414278" name="Picture">
+                  <wp:docPr id="913409710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132414278" name="Picture"/>
+                          <pic:cNvPr id="913409710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661631879" name="Picture">
+                  <wp:docPr id="1257999154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661631879" name="Picture"/>
+                          <pic:cNvPr id="1257999154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249715358" name="Picture">
+                  <wp:docPr id="1182906893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249715358" name="Picture"/>
+                          <pic:cNvPr id="1182906893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790801470" name="Picture">
+                  <wp:docPr id="1141340529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790801470" name="Picture"/>
+                          <pic:cNvPr id="1141340529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461909842" name="Picture">
+                        <wp:docPr id="968882346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461909842" name="Picture"/>
+                                <pic:cNvPr id="968882346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975745271" name="Picture">
+                  <wp:docPr id="1605293961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975745271" name="Picture"/>
+                          <pic:cNvPr id="1605293961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698447272" name="Picture">
+                  <wp:docPr id="987394748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698447272" name="Picture"/>
+                          <pic:cNvPr id="987394748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622113332" name="Picture">
+                  <wp:docPr id="2095491045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622113332" name="Picture"/>
+                          <pic:cNvPr id="2095491045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598889354" name="Picture">
+                  <wp:docPr id="1938533348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598889354" name="Picture"/>
+                          <pic:cNvPr id="1938533348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688880129" name="Picture">
+                  <wp:docPr id="1431063158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688880129" name="Picture"/>
+                          <pic:cNvPr id="1431063158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380315920" name="Picture">
+                  <wp:docPr id="1291976509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380315920" name="Picture"/>
+                          <pic:cNvPr id="1291976509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512317040" name="Picture">
+                        <wp:docPr id="1704681226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512317040" name="Picture"/>
+                                <pic:cNvPr id="1704681226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369771800" name="Picture">
+                  <wp:docPr id="656522387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369771800" name="Picture"/>
+                          <pic:cNvPr id="656522387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842807375" name="Picture">
+                  <wp:docPr id="683314935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842807375" name="Picture"/>
+                          <pic:cNvPr id="683314935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814855234" name="Picture">
+                  <wp:docPr id="9180104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814855234" name="Picture"/>
+                          <pic:cNvPr id="9180104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809025647" name="Picture">
+                  <wp:docPr id="904797217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809025647" name="Picture"/>
+                          <pic:cNvPr id="904797217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710945397" name="Picture">
+                  <wp:docPr id="772894968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710945397" name="Picture"/>
+                          <pic:cNvPr id="772894968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809009046" name="Picture">
+                  <wp:docPr id="1863935381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809009046" name="Picture"/>
+                          <pic:cNvPr id="1863935381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266213255" name="Picture">
+                        <wp:docPr id="1279848863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266213255" name="Picture"/>
+                                <pic:cNvPr id="1279848863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982949511" name="Picture">
+                  <wp:docPr id="1750663246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982949511" name="Picture"/>
+                          <pic:cNvPr id="1750663246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565921385" name="Picture">
+                  <wp:docPr id="1889171669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565921385" name="Picture"/>
+                          <pic:cNvPr id="1889171669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341188310" name="Picture">
+                  <wp:docPr id="93154910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341188310" name="Picture"/>
+                          <pic:cNvPr id="93154910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139324406" name="Picture">
+                  <wp:docPr id="2014699101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139324406" name="Picture"/>
+                          <pic:cNvPr id="2014699101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697077784" name="Picture">
+                  <wp:docPr id="2146791622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697077784" name="Picture"/>
+                          <pic:cNvPr id="2146791622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007397991" name="Picture">
+                  <wp:docPr id="1504849445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007397991" name="Picture"/>
+                          <pic:cNvPr id="1504849445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836517490" name="Picture">
+                        <wp:docPr id="1042279701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836517490" name="Picture"/>
+                                <pic:cNvPr id="1042279701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497809335" name="Picture">
+                  <wp:docPr id="712812203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497809335" name="Picture"/>
+                          <pic:cNvPr id="712812203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163138371" name="Picture">
+                  <wp:docPr id="1800044980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163138371" name="Picture"/>
+                          <pic:cNvPr id="1800044980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389099383" name="Picture">
+                  <wp:docPr id="1014423743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389099383" name="Picture"/>
+                          <pic:cNvPr id="1014423743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508272829" name="Picture">
+                  <wp:docPr id="1568780585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508272829" name="Picture"/>
+                          <pic:cNvPr id="1568780585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601601289" name="Picture">
+                  <wp:docPr id="664353331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601601289" name="Picture"/>
+                          <pic:cNvPr id="664353331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452961212" name="Picture">
+                  <wp:docPr id="2143529663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452961212" name="Picture"/>
+                          <pic:cNvPr id="2143529663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826510727" name="Picture">
+                  <wp:docPr id="582202931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826510727" name="Picture"/>
+                          <pic:cNvPr id="582202931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210964580" name="Picture">
+                  <wp:docPr id="1034251725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210964580" name="Picture"/>
+                          <pic:cNvPr id="1034251725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057228761" name="Picture">
+                  <wp:docPr id="1718526310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057228761" name="Picture"/>
+                          <pic:cNvPr id="1718526310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>