--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736081725" name="Picture">
+                  <wp:docPr id="2006607088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736081725" name="Picture"/>
+                          <pic:cNvPr id="2006607088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422322891" name="Picture">
+                  <wp:docPr id="2107495281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422322891" name="Picture"/>
+                          <pic:cNvPr id="2107495281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882129763" name="Picture">
+                        <wp:docPr id="90445227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882129763" name="Picture"/>
+                                <pic:cNvPr id="90445227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861847702" name="Picture">
+                  <wp:docPr id="34205678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861847702" name="Picture"/>
+                          <pic:cNvPr id="34205678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990748545" name="Picture">
+                  <wp:docPr id="1768919500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990748545" name="Picture"/>
+                          <pic:cNvPr id="1768919500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714883662" name="Picture">
+                  <wp:docPr id="666927315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714883662" name="Picture"/>
+                          <pic:cNvPr id="666927315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947341664" name="Picture">
+                  <wp:docPr id="706907451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947341664" name="Picture"/>
+                          <pic:cNvPr id="706907451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776048657" name="Picture">
+                  <wp:docPr id="1135070096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776048657" name="Picture"/>
+                          <pic:cNvPr id="1135070096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119302262" name="Picture">
+                        <wp:docPr id="1058412598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119302262" name="Picture"/>
+                                <pic:cNvPr id="1058412598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117753377" name="Picture">
+                        <wp:docPr id="1210095063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117753377" name="Picture"/>
+                                <pic:cNvPr id="1210095063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790415736" name="Picture">
+                        <wp:docPr id="2057264370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790415736" name="Picture"/>
+                                <pic:cNvPr id="2057264370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763029257" name="Picture">
+                        <wp:docPr id="609835825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763029257" name="Picture"/>
+                                <pic:cNvPr id="609835825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160119074" name="Picture">
+                        <wp:docPr id="925433262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160119074" name="Picture"/>
+                                <pic:cNvPr id="925433262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296813577" name="Picture">
+                        <wp:docPr id="859176831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296813577" name="Picture"/>
+                                <pic:cNvPr id="859176831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073878912" name="Picture">
+                        <wp:docPr id="1504154837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073878912" name="Picture"/>
+                                <pic:cNvPr id="1504154837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556277913" name="Picture">
+                        <wp:docPr id="1456495450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556277913" name="Picture"/>
+                                <pic:cNvPr id="1456495450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200452292" name="Picture">
+                        <wp:docPr id="180740513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200452292" name="Picture"/>
+                                <pic:cNvPr id="180740513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123019538" name="Picture">
+                        <wp:docPr id="1206376192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123019538" name="Picture"/>
+                                <pic:cNvPr id="1206376192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027187138" name="Picture">
+                        <wp:docPr id="1227027840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027187138" name="Picture"/>
+                                <pic:cNvPr id="1227027840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639900908" name="Picture">
+                        <wp:docPr id="206926061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639900908" name="Picture"/>
+                                <pic:cNvPr id="206926061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046074608" name="Picture">
+                        <wp:docPr id="915671785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046074608" name="Picture"/>
+                                <pic:cNvPr id="915671785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316039776" name="Picture">
+                        <wp:docPr id="552258173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316039776" name="Picture"/>
+                                <pic:cNvPr id="552258173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129793379" name="Picture">
+                        <wp:docPr id="922579835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129793379" name="Picture"/>
+                                <pic:cNvPr id="922579835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344122912" name="Picture">
+                  <wp:docPr id="1732640482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344122912" name="Picture"/>
+                          <pic:cNvPr id="1732640482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455685077" name="Picture">
+                  <wp:docPr id="1775745777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455685077" name="Picture"/>
+                          <pic:cNvPr id="1775745777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218483099" name="Picture">
+                  <wp:docPr id="706386364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218483099" name="Picture"/>
+                          <pic:cNvPr id="706386364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915838103" name="Picture">
+                  <wp:docPr id="191972269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915838103" name="Picture"/>
+                          <pic:cNvPr id="191972269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832472601" name="Picture">
+                  <wp:docPr id="1012542559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832472601" name="Picture"/>
+                          <pic:cNvPr id="1012542559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933070349" name="Picture">
+                  <wp:docPr id="1857106823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933070349" name="Picture"/>
+                          <pic:cNvPr id="1857106823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994276684" name="Picture">
+                        <wp:docPr id="471185329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994276684" name="Picture"/>
+                                <pic:cNvPr id="471185329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117196693" name="Picture">
+                        <wp:docPr id="1596906574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117196693" name="Picture"/>
+                                <pic:cNvPr id="1596906574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527517981" name="Picture">
+                  <wp:docPr id="550195849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527517981" name="Picture"/>
+                          <pic:cNvPr id="550195849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245358872" name="Picture">
+                  <wp:docPr id="1708599283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245358872" name="Picture"/>
+                          <pic:cNvPr id="1708599283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819662963" name="Picture">
+                  <wp:docPr id="1278368683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819662963" name="Picture"/>
+                          <pic:cNvPr id="1278368683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930088067" name="Picture">
+                  <wp:docPr id="651469686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930088067" name="Picture"/>
+                          <pic:cNvPr id="651469686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082479825" name="Picture">
+                  <wp:docPr id="160545781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082479825" name="Picture"/>
+                          <pic:cNvPr id="160545781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511144038" name="Picture">
+                  <wp:docPr id="1804995110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511144038" name="Picture"/>
+                          <pic:cNvPr id="1804995110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459223907" name="Picture">
+                        <wp:docPr id="340600925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459223907" name="Picture"/>
+                                <pic:cNvPr id="340600925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470758749" name="Picture">
+                  <wp:docPr id="1281036073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470758749" name="Picture"/>
+                          <pic:cNvPr id="1281036073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768087545" name="Picture">
+                  <wp:docPr id="2089056694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768087545" name="Picture"/>
+                          <pic:cNvPr id="2089056694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286721777" name="Picture">
+                  <wp:docPr id="661883988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286721777" name="Picture"/>
+                          <pic:cNvPr id="661883988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808342988" name="Picture">
+                  <wp:docPr id="563443562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808342988" name="Picture"/>
+                          <pic:cNvPr id="563443562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590016302" name="Picture">
+                  <wp:docPr id="1941579109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590016302" name="Picture"/>
+                          <pic:cNvPr id="1941579109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902590327" name="Picture">
+                  <wp:docPr id="68553326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902590327" name="Picture"/>
+                          <pic:cNvPr id="68553326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655586514" name="Picture">
+                  <wp:docPr id="1509401642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655586514" name="Picture"/>
+                          <pic:cNvPr id="1509401642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717885297" name="Picture">
+                  <wp:docPr id="1837531136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717885297" name="Picture"/>
+                          <pic:cNvPr id="1837531136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870824854" name="Picture">
+                  <wp:docPr id="1738386066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870824854" name="Picture"/>
+                          <pic:cNvPr id="1738386066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149127143" name="Picture">
+                  <wp:docPr id="1098242613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149127143" name="Picture"/>
+                          <pic:cNvPr id="1098242613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509758798" name="Picture">
+                  <wp:docPr id="339167928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509758798" name="Picture"/>
+                          <pic:cNvPr id="339167928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318205723" name="Picture">
+                  <wp:docPr id="1243955874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318205723" name="Picture"/>
+                          <pic:cNvPr id="1243955874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843431956" name="Picture">
+                        <wp:docPr id="1853789893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843431956" name="Picture"/>
+                                <pic:cNvPr id="1853789893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841327526" name="Picture">
+                  <wp:docPr id="246344186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841327526" name="Picture"/>
+                          <pic:cNvPr id="246344186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855380974" name="Picture">
+                  <wp:docPr id="670043368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855380974" name="Picture"/>
+                          <pic:cNvPr id="670043368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408101168" name="Picture">
+                  <wp:docPr id="386565158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408101168" name="Picture"/>
+                          <pic:cNvPr id="386565158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640837736" name="Picture">
+                  <wp:docPr id="1519367867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640837736" name="Picture"/>
+                          <pic:cNvPr id="1519367867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154461620" name="Picture">
+                  <wp:docPr id="674534070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154461620" name="Picture"/>
+                          <pic:cNvPr id="674534070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998802699" name="Picture">
+                  <wp:docPr id="1121061604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998802699" name="Picture"/>
+                          <pic:cNvPr id="1121061604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541913206" name="Picture">
+                        <wp:docPr id="1024537186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541913206" name="Picture"/>
+                                <pic:cNvPr id="1024537186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487011325" name="Picture">
+                  <wp:docPr id="400109274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487011325" name="Picture"/>
+                          <pic:cNvPr id="400109274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872091474" name="Picture">
+                  <wp:docPr id="1651422115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872091474" name="Picture"/>
+                          <pic:cNvPr id="1651422115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794561144" name="Picture">
+                  <wp:docPr id="375155311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794561144" name="Picture"/>
+                          <pic:cNvPr id="375155311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115194539" name="Picture">
+                  <wp:docPr id="134565028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115194539" name="Picture"/>
+                          <pic:cNvPr id="134565028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195621483" name="Picture">
+                  <wp:docPr id="534844844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195621483" name="Picture"/>
+                          <pic:cNvPr id="534844844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134443313" name="Picture">
+                  <wp:docPr id="1780157229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134443313" name="Picture"/>
+                          <pic:cNvPr id="1780157229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>