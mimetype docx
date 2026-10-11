--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005070437" name="Picture">
+                  <wp:docPr id="399038329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005070437" name="Picture"/>
+                          <pic:cNvPr id="399038329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757150614" name="Picture">
+                  <wp:docPr id="1904663810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757150614" name="Picture"/>
+                          <pic:cNvPr id="1904663810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499540019" name="Picture">
+                        <wp:docPr id="151133580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499540019" name="Picture"/>
+                                <pic:cNvPr id="151133580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236504751" name="Picture">
+                  <wp:docPr id="1655827128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236504751" name="Picture"/>
+                          <pic:cNvPr id="1655827128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000093582" name="Picture">
+                  <wp:docPr id="2024633414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000093582" name="Picture"/>
+                          <pic:cNvPr id="2024633414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925629475" name="Picture">
+                  <wp:docPr id="1344997593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925629475" name="Picture"/>
+                          <pic:cNvPr id="1344997593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480640796" name="Picture">
+                  <wp:docPr id="211660361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480640796" name="Picture"/>
+                          <pic:cNvPr id="211660361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134513517" name="Picture">
+                  <wp:docPr id="1869520467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134513517" name="Picture"/>
+                          <pic:cNvPr id="1869520467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217968448" name="Picture">
+                        <wp:docPr id="294424685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217968448" name="Picture"/>
+                                <pic:cNvPr id="294424685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263227016" name="Picture">
+                        <wp:docPr id="1535875214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263227016" name="Picture"/>
+                                <pic:cNvPr id="1535875214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824629083" name="Picture">
+                        <wp:docPr id="636899742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824629083" name="Picture"/>
+                                <pic:cNvPr id="636899742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922618520" name="Picture">
+                        <wp:docPr id="117837819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922618520" name="Picture"/>
+                                <pic:cNvPr id="117837819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774792097" name="Picture">
+                        <wp:docPr id="177640232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774792097" name="Picture"/>
+                                <pic:cNvPr id="177640232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849876160" name="Picture">
+                        <wp:docPr id="668933163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849876160" name="Picture"/>
+                                <pic:cNvPr id="668933163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197850074" name="Picture">
+                        <wp:docPr id="1984886201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197850074" name="Picture"/>
+                                <pic:cNvPr id="1984886201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294472681" name="Picture">
+                        <wp:docPr id="1620015105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294472681" name="Picture"/>
+                                <pic:cNvPr id="1620015105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980031390" name="Picture">
+                        <wp:docPr id="135291518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980031390" name="Picture"/>
+                                <pic:cNvPr id="135291518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755224859" name="Picture">
+                        <wp:docPr id="1415788506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755224859" name="Picture"/>
+                                <pic:cNvPr id="1415788506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389060300" name="Picture">
+                        <wp:docPr id="2062815727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389060300" name="Picture"/>
+                                <pic:cNvPr id="2062815727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511160886" name="Picture">
+                        <wp:docPr id="707970226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511160886" name="Picture"/>
+                                <pic:cNvPr id="707970226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994806864" name="Picture">
+                  <wp:docPr id="474581016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994806864" name="Picture"/>
+                          <pic:cNvPr id="474581016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052108921" name="Picture">
+                  <wp:docPr id="99868240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052108921" name="Picture"/>
+                          <pic:cNvPr id="99868240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672011485" name="Picture">
+                  <wp:docPr id="1489309768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672011485" name="Picture"/>
+                          <pic:cNvPr id="1489309768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257439966" name="Picture">
+                  <wp:docPr id="1746874463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257439966" name="Picture"/>
+                          <pic:cNvPr id="1746874463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319347258" name="Picture">
+                  <wp:docPr id="1994108863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319347258" name="Picture"/>
+                          <pic:cNvPr id="1994108863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044125420" name="Picture">
+                  <wp:docPr id="1685685566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044125420" name="Picture"/>
+                          <pic:cNvPr id="1685685566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005378536" name="Picture">
+                        <wp:docPr id="453700255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005378536" name="Picture"/>
+                                <pic:cNvPr id="453700255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621419774" name="Picture">
+                        <wp:docPr id="392513647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621419774" name="Picture"/>
+                                <pic:cNvPr id="392513647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277980866" name="Picture">
+                  <wp:docPr id="87943041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277980866" name="Picture"/>
+                          <pic:cNvPr id="87943041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912705229" name="Picture">
+                  <wp:docPr id="1263246700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912705229" name="Picture"/>
+                          <pic:cNvPr id="1263246700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119115679" name="Picture">
+                  <wp:docPr id="1984991834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119115679" name="Picture"/>
+                          <pic:cNvPr id="1984991834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686902461" name="Picture">
+                  <wp:docPr id="11900975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686902461" name="Picture"/>
+                          <pic:cNvPr id="11900975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056202300" name="Picture">
+                  <wp:docPr id="57377799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056202300" name="Picture"/>
+                          <pic:cNvPr id="57377799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966729417" name="Picture">
+                  <wp:docPr id="1658755166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966729417" name="Picture"/>
+                          <pic:cNvPr id="1658755166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317859275" name="Picture">
+                        <wp:docPr id="1680086215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317859275" name="Picture"/>
+                                <pic:cNvPr id="1680086215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521444216" name="Picture">
+                        <wp:docPr id="1174313349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521444216" name="Picture"/>
+                                <pic:cNvPr id="1174313349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25478,57 +25478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474687788" name="Picture">
+                  <wp:docPr id="20459473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474687788" name="Picture"/>
+                          <pic:cNvPr id="20459473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25567,57 +25567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533919975" name="Picture">
+                  <wp:docPr id="7616071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533919975" name="Picture"/>
+                          <pic:cNvPr id="7616071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26211,57 +26211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361878853" name="Picture">
+                  <wp:docPr id="978911752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361878853" name="Picture"/>
+                          <pic:cNvPr id="978911752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27209,57 +27209,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095057093" name="Picture">
+                  <wp:docPr id="1194779932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095057093" name="Picture"/>
+                          <pic:cNvPr id="1194779932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27312,57 +27312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439970845" name="Picture">
+                  <wp:docPr id="1171314483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439970845" name="Picture"/>
+                          <pic:cNvPr id="1171314483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28689,57 +28689,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649544886" name="Picture">
+                  <wp:docPr id="894621668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649544886" name="Picture"/>
+                          <pic:cNvPr id="894621668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29832,57 +29832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341791406" name="Picture">
+                        <wp:docPr id="648713138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341791406" name="Picture"/>
+                                <pic:cNvPr id="648713138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31193,57 +31193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139535975" name="Picture">
+                  <wp:docPr id="90475892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139535975" name="Picture"/>
+                          <pic:cNvPr id="90475892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31282,57 +31282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59417281" name="Picture">
+                  <wp:docPr id="873741213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59417281" name="Picture"/>
+                          <pic:cNvPr id="873741213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31926,57 +31926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221366588" name="Picture">
+                  <wp:docPr id="145803993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221366588" name="Picture"/>
+                          <pic:cNvPr id="145803993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32924,57 +32924,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950062292" name="Picture">
+                  <wp:docPr id="364197419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950062292" name="Picture"/>
+                          <pic:cNvPr id="364197419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33027,57 +33027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584795975" name="Picture">
+                  <wp:docPr id="1504795869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584795975" name="Picture"/>
+                          <pic:cNvPr id="1504795869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34404,57 +34404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212190968" name="Picture">
+                  <wp:docPr id="2019545216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212190968" name="Picture"/>
+                          <pic:cNvPr id="2019545216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35547,57 +35547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945868172" name="Picture">
+                        <wp:docPr id="509380143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945868172" name="Picture"/>
+                                <pic:cNvPr id="509380143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36768,57 +36768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449859198" name="Picture">
+                  <wp:docPr id="411147956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449859198" name="Picture"/>
+                          <pic:cNvPr id="411147956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36839,57 +36839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212882057" name="Picture">
+                  <wp:docPr id="1791954298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212882057" name="Picture"/>
+                          <pic:cNvPr id="1791954298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37253,57 +37253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948030753" name="Picture">
+                  <wp:docPr id="1900331017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948030753" name="Picture"/>
+                          <pic:cNvPr id="1900331017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>