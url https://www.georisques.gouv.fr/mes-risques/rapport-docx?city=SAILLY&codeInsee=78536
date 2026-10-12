--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078207002" name="Picture">
+                  <wp:docPr id="1023196779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078207002" name="Picture"/>
+                          <pic:cNvPr id="1023196779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569001056" name="Picture">
+                  <wp:docPr id="1287156944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569001056" name="Picture"/>
+                          <pic:cNvPr id="1287156944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465746587" name="Picture">
+                        <wp:docPr id="391699137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465746587" name="Picture"/>
+                                <pic:cNvPr id="391699137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690637382" name="Picture">
+                  <wp:docPr id="222381007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690637382" name="Picture"/>
+                          <pic:cNvPr id="222381007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120979349" name="Picture">
+                  <wp:docPr id="2127393014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120979349" name="Picture"/>
+                          <pic:cNvPr id="2127393014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900549495" name="Picture">
+                  <wp:docPr id="1932423512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900549495" name="Picture"/>
+                          <pic:cNvPr id="1932423512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227045073" name="Picture">
+                  <wp:docPr id="258749182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227045073" name="Picture"/>
+                          <pic:cNvPr id="258749182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49035517" name="Picture">
+                  <wp:docPr id="546047956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49035517" name="Picture"/>
+                          <pic:cNvPr id="546047956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400557261" name="Picture">
+                        <wp:docPr id="521460650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400557261" name="Picture"/>
+                                <pic:cNvPr id="521460650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542396636" name="Picture">
+                        <wp:docPr id="1843058785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542396636" name="Picture"/>
+                                <pic:cNvPr id="1843058785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48247375" name="Picture">
+                        <wp:docPr id="2090741604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48247375" name="Picture"/>
+                                <pic:cNvPr id="2090741604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670236474" name="Picture">
+                        <wp:docPr id="841845734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670236474" name="Picture"/>
+                                <pic:cNvPr id="841845734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226400935" name="Picture">
+                        <wp:docPr id="292335307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226400935" name="Picture"/>
+                                <pic:cNvPr id="292335307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246816454" name="Picture">
+                        <wp:docPr id="1514172993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246816454" name="Picture"/>
+                                <pic:cNvPr id="1514172993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015685940" name="Picture">
+                        <wp:docPr id="1141093962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015685940" name="Picture"/>
+                                <pic:cNvPr id="1141093962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412009023" name="Picture">
+                        <wp:docPr id="1598410676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412009023" name="Picture"/>
+                                <pic:cNvPr id="1598410676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197173648" name="Picture">
+                        <wp:docPr id="826997213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197173648" name="Picture"/>
+                                <pic:cNvPr id="826997213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3746940" name="Picture">
+                        <wp:docPr id="211860287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3746940" name="Picture"/>
+                                <pic:cNvPr id="211860287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281957471" name="Picture">
+                        <wp:docPr id="1165660822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281957471" name="Picture"/>
+                                <pic:cNvPr id="1165660822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734929335" name="Picture">
+                        <wp:docPr id="1775102525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734929335" name="Picture"/>
+                                <pic:cNvPr id="1775102525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912380879" name="Picture">
+                        <wp:docPr id="312867532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912380879" name="Picture"/>
+                                <pic:cNvPr id="312867532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852895125" name="Picture">
+                        <wp:docPr id="21353227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852895125" name="Picture"/>
+                                <pic:cNvPr id="21353227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057900544" name="Picture">
+                        <wp:docPr id="1742910371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057900544" name="Picture"/>
+                                <pic:cNvPr id="1742910371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169827384" name="Picture">
+                  <wp:docPr id="1969849358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169827384" name="Picture"/>
+                          <pic:cNvPr id="1969849358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75705280" name="Picture">
+                  <wp:docPr id="1967715959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75705280" name="Picture"/>
+                          <pic:cNvPr id="1967715959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9542216" name="Picture">
+                  <wp:docPr id="325292749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9542216" name="Picture"/>
+                          <pic:cNvPr id="325292749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544821279" name="Picture">
+                  <wp:docPr id="1373424496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544821279" name="Picture"/>
+                          <pic:cNvPr id="1373424496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467945658" name="Picture">
+                  <wp:docPr id="1173181506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467945658" name="Picture"/>
+                          <pic:cNvPr id="1173181506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16905,57 +16905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690368775" name="Picture">
+                  <wp:docPr id="800299774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690368775" name="Picture"/>
+                          <pic:cNvPr id="800299774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18253,57 +18253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885061787" name="Picture">
+                        <wp:docPr id="2118528089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885061787" name="Picture"/>
+                                <pic:cNvPr id="2118528089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20188,57 +20188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101539441" name="Picture">
+                  <wp:docPr id="206279018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101539441" name="Picture"/>
+                          <pic:cNvPr id="206279018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20268,57 +20268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141068739" name="Picture">
+                  <wp:docPr id="2031792372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141068739" name="Picture"/>
+                          <pic:cNvPr id="2031792372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20813,57 +20813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931242915" name="Picture">
+                  <wp:docPr id="75382366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931242915" name="Picture"/>
+                          <pic:cNvPr id="75382366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23056,57 +23056,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190550982" name="Picture">
+                  <wp:docPr id="954498641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190550982" name="Picture"/>
+                          <pic:cNvPr id="954498641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23145,57 +23145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169669194" name="Picture">
+                  <wp:docPr id="349562025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169669194" name="Picture"/>
+                          <pic:cNvPr id="349562025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23789,57 +23789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817550353" name="Picture">
+                  <wp:docPr id="1630315683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817550353" name="Picture"/>
+                          <pic:cNvPr id="1630315683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24787,57 +24787,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155589506" name="Picture">
+                  <wp:docPr id="76338116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155589506" name="Picture"/>
+                          <pic:cNvPr id="76338116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24890,57 +24890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534268003" name="Picture">
+                  <wp:docPr id="325012576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534268003" name="Picture"/>
+                          <pic:cNvPr id="325012576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26269,57 +26269,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171196354" name="Picture">
+                  <wp:docPr id="472445867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171196354" name="Picture"/>
+                          <pic:cNvPr id="472445867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27394,57 +27394,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665896919" name="Picture">
+                        <wp:docPr id="354076519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665896919" name="Picture"/>
+                                <pic:cNvPr id="354076519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28747,57 +28747,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137720748" name="Picture">
+                  <wp:docPr id="1469104008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137720748" name="Picture"/>
+                          <pic:cNvPr id="1469104008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28836,57 +28836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788739446" name="Picture">
+                  <wp:docPr id="382262211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788739446" name="Picture"/>
+                          <pic:cNvPr id="382262211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29480,57 +29480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284810344" name="Picture">
+                  <wp:docPr id="1437206402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284810344" name="Picture"/>
+                          <pic:cNvPr id="1437206402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30478,57 +30478,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423498599" name="Picture">
+                  <wp:docPr id="1106253067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423498599" name="Picture"/>
+                          <pic:cNvPr id="1106253067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30581,57 +30581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148162407" name="Picture">
+                  <wp:docPr id="92589059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148162407" name="Picture"/>
+                          <pic:cNvPr id="92589059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31962,57 +31962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807101988" name="Picture">
+                  <wp:docPr id="244245906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807101988" name="Picture"/>
+                          <pic:cNvPr id="244245906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33105,57 +33105,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111926656" name="Picture">
+                        <wp:docPr id="244211721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111926656" name="Picture"/>
+                                <pic:cNvPr id="244211721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34494,57 +34494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835708727" name="Picture">
+                  <wp:docPr id="2010494527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835708727" name="Picture"/>
+                          <pic:cNvPr id="2010494527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34583,57 +34583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779447893" name="Picture">
+                  <wp:docPr id="1636507629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779447893" name="Picture"/>
+                          <pic:cNvPr id="1636507629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35227,57 +35227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183701383" name="Picture">
+                  <wp:docPr id="348561462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183701383" name="Picture"/>
+                          <pic:cNvPr id="348561462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36225,57 +36225,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636321207" name="Picture">
+                  <wp:docPr id="1785727178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636321207" name="Picture"/>
+                          <pic:cNvPr id="1785727178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36328,57 +36328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185225860" name="Picture">
+                  <wp:docPr id="399316878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185225860" name="Picture"/>
+                          <pic:cNvPr id="399316878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37705,57 +37705,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523772511" name="Picture">
+                  <wp:docPr id="608983485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523772511" name="Picture"/>
+                          <pic:cNvPr id="608983485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38848,57 +38848,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920917580" name="Picture">
+                        <wp:docPr id="1217146426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920917580" name="Picture"/>
+                                <pic:cNvPr id="1217146426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40209,57 +40209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747245190" name="Picture">
+                  <wp:docPr id="248190759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747245190" name="Picture"/>
+                          <pic:cNvPr id="248190759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40298,57 +40298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346530788" name="Picture">
+                  <wp:docPr id="1201580432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346530788" name="Picture"/>
+                          <pic:cNvPr id="1201580432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40942,57 +40942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128779011" name="Picture">
+                  <wp:docPr id="1022879397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128779011" name="Picture"/>
+                          <pic:cNvPr id="1022879397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41940,57 +41940,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505450546" name="Picture">
+                  <wp:docPr id="2014866556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505450546" name="Picture"/>
+                          <pic:cNvPr id="2014866556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42043,57 +42043,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848224392" name="Picture">
+                  <wp:docPr id="231983887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848224392" name="Picture"/>
+                          <pic:cNvPr id="231983887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43420,57 +43420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778906273" name="Picture">
+                  <wp:docPr id="1026438468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778906273" name="Picture"/>
+                          <pic:cNvPr id="1026438468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44563,57 +44563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146272027" name="Picture">
+                        <wp:docPr id="347455721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146272027" name="Picture"/>
+                                <pic:cNvPr id="347455721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45784,57 +45784,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287698892" name="Picture">
+                  <wp:docPr id="1492992814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287698892" name="Picture"/>
+                          <pic:cNvPr id="1492992814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45855,57 +45855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327824909" name="Picture">
+                  <wp:docPr id="1183276702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327824909" name="Picture"/>
+                          <pic:cNvPr id="1183276702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46269,57 +46269,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114151787" name="Picture">
+                  <wp:docPr id="1090491182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114151787" name="Picture"/>
+                          <pic:cNvPr id="1090491182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>