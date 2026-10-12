--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056286697" name="Picture">
+                  <wp:docPr id="1613922617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056286697" name="Picture"/>
+                          <pic:cNvPr id="1613922617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976090555" name="Picture">
+                  <wp:docPr id="855574709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976090555" name="Picture"/>
+                          <pic:cNvPr id="855574709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2730568" name="Picture">
+                        <wp:docPr id="1378472094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2730568" name="Picture"/>
+                                <pic:cNvPr id="1378472094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993696013" name="Picture">
+                  <wp:docPr id="1857471931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993696013" name="Picture"/>
+                          <pic:cNvPr id="1857471931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726047794" name="Picture">
+                  <wp:docPr id="1662979825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726047794" name="Picture"/>
+                          <pic:cNvPr id="1662979825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048113708" name="Picture">
+                  <wp:docPr id="1753160633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048113708" name="Picture"/>
+                          <pic:cNvPr id="1753160633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031213053" name="Picture">
+                  <wp:docPr id="2124034288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031213053" name="Picture"/>
+                          <pic:cNvPr id="2124034288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844526831" name="Picture">
+                  <wp:docPr id="652704511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844526831" name="Picture"/>
+                          <pic:cNvPr id="652704511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418018715" name="Picture">
+                        <wp:docPr id="279582487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418018715" name="Picture"/>
+                                <pic:cNvPr id="279582487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663087945" name="Picture">
+                        <wp:docPr id="230111891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663087945" name="Picture"/>
+                                <pic:cNvPr id="230111891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639855569" name="Picture">
+                        <wp:docPr id="396100504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639855569" name="Picture"/>
+                                <pic:cNvPr id="396100504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500047999" name="Picture">
+                        <wp:docPr id="809412963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500047999" name="Picture"/>
+                                <pic:cNvPr id="809412963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995177609" name="Picture">
+                        <wp:docPr id="667280616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995177609" name="Picture"/>
+                                <pic:cNvPr id="667280616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770136078" name="Picture">
+                        <wp:docPr id="957863356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770136078" name="Picture"/>
+                                <pic:cNvPr id="957863356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899001660" name="Picture">
+                        <wp:docPr id="1012119132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899001660" name="Picture"/>
+                                <pic:cNvPr id="1012119132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962992039" name="Picture">
+                        <wp:docPr id="930351775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962992039" name="Picture"/>
+                                <pic:cNvPr id="930351775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147308134" name="Picture">
+                        <wp:docPr id="2107437450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147308134" name="Picture"/>
+                                <pic:cNvPr id="2107437450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126532121" name="Picture">
+                        <wp:docPr id="306646736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126532121" name="Picture"/>
+                                <pic:cNvPr id="306646736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283866484" name="Picture">
+                        <wp:docPr id="1598817528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283866484" name="Picture"/>
+                                <pic:cNvPr id="1598817528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100143726" name="Picture">
+                        <wp:docPr id="275692794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100143726" name="Picture"/>
+                                <pic:cNvPr id="275692794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525288214" name="Picture">
+                        <wp:docPr id="1651212063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525288214" name="Picture"/>
+                                <pic:cNvPr id="1651212063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999880021" name="Picture">
+                        <wp:docPr id="603803589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999880021" name="Picture"/>
+                                <pic:cNvPr id="603803589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="904560854" name="Picture">
+                        <wp:docPr id="1054016988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="904560854" name="Picture"/>
+                                <pic:cNvPr id="1054016988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784801933" name="Picture">
+                  <wp:docPr id="581341788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784801933" name="Picture"/>
+                          <pic:cNvPr id="581341788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698409579" name="Picture">
+                  <wp:docPr id="1882255068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698409579" name="Picture"/>
+                          <pic:cNvPr id="1882255068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894299441" name="Picture">
+                  <wp:docPr id="1299680525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894299441" name="Picture"/>
+                          <pic:cNvPr id="1299680525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092918626" name="Picture">
+                  <wp:docPr id="1086306563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092918626" name="Picture"/>
+                          <pic:cNvPr id="1086306563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398739919" name="Picture">
+                  <wp:docPr id="867089529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398739919" name="Picture"/>
+                          <pic:cNvPr id="867089529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259697298" name="Picture">
+                  <wp:docPr id="492454199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259697298" name="Picture"/>
+                          <pic:cNvPr id="492454199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518329402" name="Picture">
+                        <wp:docPr id="353377629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518329402" name="Picture"/>
+                                <pic:cNvPr id="353377629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357655312" name="Picture">
+                        <wp:docPr id="1813881369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357655312" name="Picture"/>
+                                <pic:cNvPr id="1813881369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659172340" name="Picture">
+                  <wp:docPr id="603144478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659172340" name="Picture"/>
+                          <pic:cNvPr id="603144478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883487727" name="Picture">
+                  <wp:docPr id="548259931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883487727" name="Picture"/>
+                          <pic:cNvPr id="548259931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712990601" name="Picture">
+                  <wp:docPr id="555858749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712990601" name="Picture"/>
+                          <pic:cNvPr id="555858749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042279158" name="Picture">
+                  <wp:docPr id="134013435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042279158" name="Picture"/>
+                          <pic:cNvPr id="134013435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957800283" name="Picture">
+                  <wp:docPr id="806449363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957800283" name="Picture"/>
+                          <pic:cNvPr id="806449363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639999485" name="Picture">
+                  <wp:docPr id="1847657287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639999485" name="Picture"/>
+                          <pic:cNvPr id="1847657287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163210379" name="Picture">
+                        <wp:docPr id="1360457488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163210379" name="Picture"/>
+                                <pic:cNvPr id="1360457488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367485360" name="Picture">
+                  <wp:docPr id="1899567600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367485360" name="Picture"/>
+                          <pic:cNvPr id="1899567600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289059154" name="Picture">
+                  <wp:docPr id="1530867460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289059154" name="Picture"/>
+                          <pic:cNvPr id="1530867460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474031215" name="Picture">
+                  <wp:docPr id="1472428572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474031215" name="Picture"/>
+                          <pic:cNvPr id="1472428572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697005559" name="Picture">
+                  <wp:docPr id="88288797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697005559" name="Picture"/>
+                          <pic:cNvPr id="88288797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270641670" name="Picture">
+                  <wp:docPr id="1563522633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270641670" name="Picture"/>
+                          <pic:cNvPr id="1563522633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328997206" name="Picture">
+                  <wp:docPr id="1372741732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328997206" name="Picture"/>
+                          <pic:cNvPr id="1372741732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517972757" name="Picture">
+                  <wp:docPr id="737918490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517972757" name="Picture"/>
+                          <pic:cNvPr id="737918490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573446495" name="Picture">
+                  <wp:docPr id="1768438337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573446495" name="Picture"/>
+                          <pic:cNvPr id="1768438337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553631559" name="Picture">
+                  <wp:docPr id="1357878986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553631559" name="Picture"/>
+                          <pic:cNvPr id="1357878986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710730835" name="Picture">
+                  <wp:docPr id="219549429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710730835" name="Picture"/>
+                          <pic:cNvPr id="219549429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21493472" name="Picture">
+                  <wp:docPr id="1683866030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21493472" name="Picture"/>
+                          <pic:cNvPr id="1683866030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584974050" name="Picture">
+                  <wp:docPr id="377455825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584974050" name="Picture"/>
+                          <pic:cNvPr id="377455825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268077152" name="Picture">
+                        <wp:docPr id="896041525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268077152" name="Picture"/>
+                                <pic:cNvPr id="896041525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109216659" name="Picture">
+                  <wp:docPr id="1608237381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109216659" name="Picture"/>
+                          <pic:cNvPr id="1608237381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097345019" name="Picture">
+                  <wp:docPr id="1760639184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097345019" name="Picture"/>
+                          <pic:cNvPr id="1760639184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688038134" name="Picture">
+                  <wp:docPr id="365475139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688038134" name="Picture"/>
+                          <pic:cNvPr id="365475139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274737740" name="Picture">
+                  <wp:docPr id="930135498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274737740" name="Picture"/>
+                          <pic:cNvPr id="930135498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005131714" name="Picture">
+                  <wp:docPr id="302699881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005131714" name="Picture"/>
+                          <pic:cNvPr id="302699881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360300187" name="Picture">
+                  <wp:docPr id="1346560186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360300187" name="Picture"/>
+                          <pic:cNvPr id="1346560186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581161654" name="Picture">
+                        <wp:docPr id="1924869061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581161654" name="Picture"/>
+                                <pic:cNvPr id="1924869061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565230501" name="Picture">
+                  <wp:docPr id="1089290320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565230501" name="Picture"/>
+                          <pic:cNvPr id="1089290320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669720043" name="Picture">
+                  <wp:docPr id="1896491139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669720043" name="Picture"/>
+                          <pic:cNvPr id="1896491139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869056347" name="Picture">
+                  <wp:docPr id="485962071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869056347" name="Picture"/>
+                          <pic:cNvPr id="485962071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66183280" name="Picture">
+                  <wp:docPr id="362599355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66183280" name="Picture"/>
+                          <pic:cNvPr id="362599355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325921626" name="Picture">
+                  <wp:docPr id="896712635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325921626" name="Picture"/>
+                          <pic:cNvPr id="896712635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426229126" name="Picture">
+                  <wp:docPr id="279596491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426229126" name="Picture"/>
+                          <pic:cNvPr id="279596491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>