--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091552057" name="Picture">
+                  <wp:docPr id="1482880471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091552057" name="Picture"/>
+                          <pic:cNvPr id="1482880471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070707263" name="Picture">
+                  <wp:docPr id="1544208113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070707263" name="Picture"/>
+                          <pic:cNvPr id="1544208113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702271076" name="Picture">
+                        <wp:docPr id="1429989717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702271076" name="Picture"/>
+                                <pic:cNvPr id="1429989717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837002109" name="Picture">
+                  <wp:docPr id="1127738526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837002109" name="Picture"/>
+                          <pic:cNvPr id="1127738526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223885363" name="Picture">
+                  <wp:docPr id="1835753410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223885363" name="Picture"/>
+                          <pic:cNvPr id="1835753410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686261204" name="Picture">
+                  <wp:docPr id="2127205321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686261204" name="Picture"/>
+                          <pic:cNvPr id="2127205321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701641877" name="Picture">
+                  <wp:docPr id="413037024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701641877" name="Picture"/>
+                          <pic:cNvPr id="413037024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571690" name="Picture">
+                  <wp:docPr id="418627540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571690" name="Picture"/>
+                          <pic:cNvPr id="418627540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910443520" name="Picture">
+                        <wp:docPr id="1683487751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910443520" name="Picture"/>
+                                <pic:cNvPr id="1683487751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650282782" name="Picture">
+                        <wp:docPr id="398050951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650282782" name="Picture"/>
+                                <pic:cNvPr id="398050951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995682873" name="Picture">
+                        <wp:docPr id="244070622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995682873" name="Picture"/>
+                                <pic:cNvPr id="244070622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003671612" name="Picture">
+                        <wp:docPr id="671274143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003671612" name="Picture"/>
+                                <pic:cNvPr id="671274143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612337950" name="Picture">
+                        <wp:docPr id="1827591736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612337950" name="Picture"/>
+                                <pic:cNvPr id="1827591736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674424022" name="Picture">
+                        <wp:docPr id="809575023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674424022" name="Picture"/>
+                                <pic:cNvPr id="809575023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345398869" name="Picture">
+                        <wp:docPr id="1717091148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345398869" name="Picture"/>
+                                <pic:cNvPr id="1717091148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029780091" name="Picture">
+                        <wp:docPr id="1340655499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029780091" name="Picture"/>
+                                <pic:cNvPr id="1340655499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049600265" name="Picture">
+                        <wp:docPr id="1528659130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049600265" name="Picture"/>
+                                <pic:cNvPr id="1528659130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779753163" name="Picture">
+                        <wp:docPr id="2005473295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779753163" name="Picture"/>
+                                <pic:cNvPr id="2005473295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831972431" name="Picture">
+                        <wp:docPr id="1343833203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831972431" name="Picture"/>
+                                <pic:cNvPr id="1343833203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842274170" name="Picture">
+                        <wp:docPr id="397523631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842274170" name="Picture"/>
+                                <pic:cNvPr id="397523631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778253331" name="Picture">
+                  <wp:docPr id="881936499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778253331" name="Picture"/>
+                          <pic:cNvPr id="881936499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534411349" name="Picture">
+                  <wp:docPr id="1183444113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534411349" name="Picture"/>
+                          <pic:cNvPr id="1183444113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462576715" name="Picture">
+                  <wp:docPr id="90670017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462576715" name="Picture"/>
+                          <pic:cNvPr id="90670017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433050016" name="Picture">
+                  <wp:docPr id="1500055508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433050016" name="Picture"/>
+                          <pic:cNvPr id="1500055508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408379536" name="Picture">
+                  <wp:docPr id="876520101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408379536" name="Picture"/>
+                          <pic:cNvPr id="876520101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150668917" name="Picture">
+                  <wp:docPr id="2114103755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150668917" name="Picture"/>
+                          <pic:cNvPr id="2114103755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996264825" name="Picture">
+                        <wp:docPr id="584495199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996264825" name="Picture"/>
+                                <pic:cNvPr id="584495199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851927115" name="Picture">
+                  <wp:docPr id="1946949089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851927115" name="Picture"/>
+                          <pic:cNvPr id="1946949089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048119228" name="Picture">
+                  <wp:docPr id="158061142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048119228" name="Picture"/>
+                          <pic:cNvPr id="158061142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200681737" name="Picture">
+                  <wp:docPr id="514383724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200681737" name="Picture"/>
+                          <pic:cNvPr id="514383724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886068981" name="Picture">
+                  <wp:docPr id="1524625570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886068981" name="Picture"/>
+                          <pic:cNvPr id="1524625570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261543200" name="Picture">
+                  <wp:docPr id="155858783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261543200" name="Picture"/>
+                          <pic:cNvPr id="155858783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197071950" name="Picture">
+                  <wp:docPr id="1684951759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197071950" name="Picture"/>
+                          <pic:cNvPr id="1684951759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243958965" name="Picture">
+                        <wp:docPr id="1503674576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243958965" name="Picture"/>
+                                <pic:cNvPr id="1503674576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124549137" name="Picture">
+                  <wp:docPr id="1330546945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124549137" name="Picture"/>
+                          <pic:cNvPr id="1330546945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145652525" name="Picture">
+                  <wp:docPr id="2130148932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145652525" name="Picture"/>
+                          <pic:cNvPr id="2130148932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919781663" name="Picture">
+                  <wp:docPr id="1344701952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919781663" name="Picture"/>
+                          <pic:cNvPr id="1344701952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835817264" name="Picture">
+                  <wp:docPr id="1166765231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835817264" name="Picture"/>
+                          <pic:cNvPr id="1166765231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207874839" name="Picture">
+                  <wp:docPr id="913990740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207874839" name="Picture"/>
+                          <pic:cNvPr id="913990740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656164660" name="Picture">
+                  <wp:docPr id="101675664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656164660" name="Picture"/>
+                          <pic:cNvPr id="101675664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408739907" name="Picture">
+                        <wp:docPr id="882616780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408739907" name="Picture"/>
+                                <pic:cNvPr id="882616780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572614555" name="Picture">
+                  <wp:docPr id="1241368125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572614555" name="Picture"/>
+                          <pic:cNvPr id="1241368125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212277004" name="Picture">
+                  <wp:docPr id="1028517173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212277004" name="Picture"/>
+                          <pic:cNvPr id="1028517173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425865699" name="Picture">
+                  <wp:docPr id="259141194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425865699" name="Picture"/>
+                          <pic:cNvPr id="259141194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866367884" name="Picture">
+                  <wp:docPr id="436838722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866367884" name="Picture"/>
+                          <pic:cNvPr id="436838722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772582169" name="Picture">
+                  <wp:docPr id="406423648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772582169" name="Picture"/>
+                          <pic:cNvPr id="406423648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738418288" name="Picture">
+                  <wp:docPr id="553145608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738418288" name="Picture"/>
+                          <pic:cNvPr id="553145608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060186343" name="Picture">
+                        <wp:docPr id="1841712589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060186343" name="Picture"/>
+                                <pic:cNvPr id="1841712589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820362854" name="Picture">
+                  <wp:docPr id="259265896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820362854" name="Picture"/>
+                          <pic:cNvPr id="259265896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172031871" name="Picture">
+                  <wp:docPr id="1316750882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172031871" name="Picture"/>
+                          <pic:cNvPr id="1316750882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955723133" name="Picture">
+                  <wp:docPr id="341586000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955723133" name="Picture"/>
+                          <pic:cNvPr id="341586000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>