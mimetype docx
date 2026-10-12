--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365309977" name="Picture">
+                  <wp:docPr id="726681915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365309977" name="Picture"/>
+                          <pic:cNvPr id="726681915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663593763" name="Picture">
+                  <wp:docPr id="598565502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663593763" name="Picture"/>
+                          <pic:cNvPr id="598565502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689666845" name="Picture">
+                        <wp:docPr id="880574704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689666845" name="Picture"/>
+                                <pic:cNvPr id="880574704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632669433" name="Picture">
+                  <wp:docPr id="2054370329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632669433" name="Picture"/>
+                          <pic:cNvPr id="2054370329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870620932" name="Picture">
+                  <wp:docPr id="2091180777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870620932" name="Picture"/>
+                          <pic:cNvPr id="2091180777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961550527" name="Picture">
+                  <wp:docPr id="2107667393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961550527" name="Picture"/>
+                          <pic:cNvPr id="2107667393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349530909" name="Picture">
+                  <wp:docPr id="2112660596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349530909" name="Picture"/>
+                          <pic:cNvPr id="2112660596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407055745" name="Picture">
+                  <wp:docPr id="161722170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407055745" name="Picture"/>
+                          <pic:cNvPr id="161722170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639012089" name="Picture">
+                        <wp:docPr id="1533720435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639012089" name="Picture"/>
+                                <pic:cNvPr id="1533720435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106983533" name="Picture">
+                        <wp:docPr id="1895399876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106983533" name="Picture"/>
+                                <pic:cNvPr id="1895399876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112075776" name="Picture">
+                        <wp:docPr id="1354091283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112075776" name="Picture"/>
+                                <pic:cNvPr id="1354091283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554727564" name="Picture">
+                        <wp:docPr id="1478239640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554727564" name="Picture"/>
+                                <pic:cNvPr id="1478239640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036014326" name="Picture">
+                        <wp:docPr id="1416159479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036014326" name="Picture"/>
+                                <pic:cNvPr id="1416159479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820431995" name="Picture">
+                        <wp:docPr id="461094429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820431995" name="Picture"/>
+                                <pic:cNvPr id="461094429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="841083188" name="Picture">
+                        <wp:docPr id="1215627337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="841083188" name="Picture"/>
+                                <pic:cNvPr id="1215627337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912180388" name="Picture">
+                        <wp:docPr id="112576527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912180388" name="Picture"/>
+                                <pic:cNvPr id="112576527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669527910" name="Picture">
+                        <wp:docPr id="2144201432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669527910" name="Picture"/>
+                                <pic:cNvPr id="2144201432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784017752" name="Picture">
+                        <wp:docPr id="445525391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784017752" name="Picture"/>
+                                <pic:cNvPr id="445525391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952135758" name="Picture">
+                        <wp:docPr id="318253472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952135758" name="Picture"/>
+                                <pic:cNvPr id="318253472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531971560" name="Picture">
+                        <wp:docPr id="503273429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531971560" name="Picture"/>
+                                <pic:cNvPr id="503273429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290040006" name="Picture">
+                  <wp:docPr id="1604555128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290040006" name="Picture"/>
+                          <pic:cNvPr id="1604555128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968802118" name="Picture">
+                  <wp:docPr id="1153407386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968802118" name="Picture"/>
+                          <pic:cNvPr id="1153407386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042330106" name="Picture">
+                  <wp:docPr id="1460884969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042330106" name="Picture"/>
+                          <pic:cNvPr id="1460884969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676332556" name="Picture">
+                  <wp:docPr id="86124867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676332556" name="Picture"/>
+                          <pic:cNvPr id="86124867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404096409" name="Picture">
+                  <wp:docPr id="448277132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404096409" name="Picture"/>
+                          <pic:cNvPr id="448277132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805590689" name="Picture">
+                  <wp:docPr id="828301114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805590689" name="Picture"/>
+                          <pic:cNvPr id="828301114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538594846" name="Picture">
+                        <wp:docPr id="715513388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538594846" name="Picture"/>
+                                <pic:cNvPr id="715513388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302433424" name="Picture">
+                        <wp:docPr id="1133554271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302433424" name="Picture"/>
+                                <pic:cNvPr id="1133554271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111936801" name="Picture">
+                  <wp:docPr id="1840322896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111936801" name="Picture"/>
+                          <pic:cNvPr id="1840322896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715932480" name="Picture">
+                  <wp:docPr id="80612166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715932480" name="Picture"/>
+                          <pic:cNvPr id="80612166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798868363" name="Picture">
+                  <wp:docPr id="1112181714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798868363" name="Picture"/>
+                          <pic:cNvPr id="1112181714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712103952" name="Picture">
+                  <wp:docPr id="1144801196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712103952" name="Picture"/>
+                          <pic:cNvPr id="1144801196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690821630" name="Picture">
+                  <wp:docPr id="54874824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690821630" name="Picture"/>
+                          <pic:cNvPr id="54874824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874406735" name="Picture">
+                  <wp:docPr id="1475278651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874406735" name="Picture"/>
+                          <pic:cNvPr id="1475278651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120356637" name="Picture">
+                        <wp:docPr id="61704845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120356637" name="Picture"/>
+                                <pic:cNvPr id="61704845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20205115" name="Picture">
+                        <wp:docPr id="1032718518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20205115" name="Picture"/>
+                                <pic:cNvPr id="1032718518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25478,57 +25478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703157143" name="Picture">
+                  <wp:docPr id="1377309800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703157143" name="Picture"/>
+                          <pic:cNvPr id="1377309800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25567,57 +25567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591077771" name="Picture">
+                  <wp:docPr id="648134997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591077771" name="Picture"/>
+                          <pic:cNvPr id="648134997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26211,57 +26211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570020125" name="Picture">
+                  <wp:docPr id="1336684748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570020125" name="Picture"/>
+                          <pic:cNvPr id="1336684748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27209,57 +27209,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603548596" name="Picture">
+                  <wp:docPr id="1177519083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603548596" name="Picture"/>
+                          <pic:cNvPr id="1177519083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27312,57 +27312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222112243" name="Picture">
+                  <wp:docPr id="1181615558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222112243" name="Picture"/>
+                          <pic:cNvPr id="1181615558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28689,57 +28689,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775567331" name="Picture">
+                  <wp:docPr id="1173531822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775567331" name="Picture"/>
+                          <pic:cNvPr id="1173531822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29832,57 +29832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933363783" name="Picture">
+                        <wp:docPr id="1420959138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933363783" name="Picture"/>
+                                <pic:cNvPr id="1420959138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31193,57 +31193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841418714" name="Picture">
+                  <wp:docPr id="83188806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841418714" name="Picture"/>
+                          <pic:cNvPr id="83188806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31282,57 +31282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113414904" name="Picture">
+                  <wp:docPr id="1370164978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113414904" name="Picture"/>
+                          <pic:cNvPr id="1370164978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31926,57 +31926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319598345" name="Picture">
+                  <wp:docPr id="679227093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319598345" name="Picture"/>
+                          <pic:cNvPr id="679227093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32924,57 +32924,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035546806" name="Picture">
+                  <wp:docPr id="1429417275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035546806" name="Picture"/>
+                          <pic:cNvPr id="1429417275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33027,57 +33027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808169408" name="Picture">
+                  <wp:docPr id="849243480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808169408" name="Picture"/>
+                          <pic:cNvPr id="849243480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34404,57 +34404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887393620" name="Picture">
+                  <wp:docPr id="1106114220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887393620" name="Picture"/>
+                          <pic:cNvPr id="1106114220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35547,57 +35547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186959811" name="Picture">
+                        <wp:docPr id="213564114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186959811" name="Picture"/>
+                                <pic:cNvPr id="213564114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36768,57 +36768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282456503" name="Picture">
+                  <wp:docPr id="583824767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282456503" name="Picture"/>
+                          <pic:cNvPr id="583824767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36839,57 +36839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812918046" name="Picture">
+                  <wp:docPr id="1735005637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812918046" name="Picture"/>
+                          <pic:cNvPr id="1735005637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37253,57 +37253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066241464" name="Picture">
+                  <wp:docPr id="675395643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066241464" name="Picture"/>
+                          <pic:cNvPr id="675395643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>