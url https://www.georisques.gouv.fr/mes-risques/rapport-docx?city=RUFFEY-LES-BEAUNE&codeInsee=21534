--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014489559" name="Picture">
+                  <wp:docPr id="556029265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014489559" name="Picture"/>
+                          <pic:cNvPr id="556029265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846633354" name="Picture">
+                  <wp:docPr id="1992506116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846633354" name="Picture"/>
+                          <pic:cNvPr id="1992506116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073593010" name="Picture">
+                        <wp:docPr id="428532882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073593010" name="Picture"/>
+                                <pic:cNvPr id="428532882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306123852" name="Picture">
+                  <wp:docPr id="674568317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306123852" name="Picture"/>
+                          <pic:cNvPr id="674568317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986709507" name="Picture">
+                  <wp:docPr id="2041262157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986709507" name="Picture"/>
+                          <pic:cNvPr id="2041262157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865509406" name="Picture">
+                  <wp:docPr id="853106476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865509406" name="Picture"/>
+                          <pic:cNvPr id="853106476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750552627" name="Picture">
+                  <wp:docPr id="1881260674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750552627" name="Picture"/>
+                          <pic:cNvPr id="1881260674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392340567" name="Picture">
+                  <wp:docPr id="422557710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392340567" name="Picture"/>
+                          <pic:cNvPr id="422557710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081983038" name="Picture">
+                        <wp:docPr id="1902018525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081983038" name="Picture"/>
+                                <pic:cNvPr id="1902018525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436819172" name="Picture">
+                        <wp:docPr id="409531807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436819172" name="Picture"/>
+                                <pic:cNvPr id="409531807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76880681" name="Picture">
+                        <wp:docPr id="1421850196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76880681" name="Picture"/>
+                                <pic:cNvPr id="1421850196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463589307" name="Picture">
+                        <wp:docPr id="361003160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463589307" name="Picture"/>
+                                <pic:cNvPr id="361003160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098349545" name="Picture">
+                        <wp:docPr id="839116159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098349545" name="Picture"/>
+                                <pic:cNvPr id="839116159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001534012" name="Picture">
+                        <wp:docPr id="460140385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001534012" name="Picture"/>
+                                <pic:cNvPr id="460140385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245124269" name="Picture">
+                        <wp:docPr id="766639129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245124269" name="Picture"/>
+                                <pic:cNvPr id="766639129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022046442" name="Picture">
+                        <wp:docPr id="2109199938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022046442" name="Picture"/>
+                                <pic:cNvPr id="2109199938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188437128" name="Picture">
+                        <wp:docPr id="63099297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188437128" name="Picture"/>
+                                <pic:cNvPr id="63099297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892898670" name="Picture">
+                        <wp:docPr id="700593046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892898670" name="Picture"/>
+                                <pic:cNvPr id="700593046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161138996" name="Picture">
+                        <wp:docPr id="9021379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161138996" name="Picture"/>
+                                <pic:cNvPr id="9021379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633905885" name="Picture">
+                        <wp:docPr id="1863815556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633905885" name="Picture"/>
+                                <pic:cNvPr id="1863815556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396676763" name="Picture">
+                        <wp:docPr id="1728181503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396676763" name="Picture"/>
+                                <pic:cNvPr id="1728181503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880176290" name="Picture">
+                        <wp:docPr id="551120909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880176290" name="Picture"/>
+                                <pic:cNvPr id="551120909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349676995" name="Picture">
+                        <wp:docPr id="515644353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349676995" name="Picture"/>
+                                <pic:cNvPr id="515644353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233184079" name="Picture">
+                  <wp:docPr id="1488135463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233184079" name="Picture"/>
+                          <pic:cNvPr id="1488135463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34717430" name="Picture">
+                  <wp:docPr id="2077369896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34717430" name="Picture"/>
+                          <pic:cNvPr id="2077369896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246289428" name="Picture">
+                  <wp:docPr id="727441223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246289428" name="Picture"/>
+                          <pic:cNvPr id="727441223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483724021" name="Picture">
+                  <wp:docPr id="488520146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483724021" name="Picture"/>
+                          <pic:cNvPr id="488520146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203065155" name="Picture">
+                  <wp:docPr id="874273078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203065155" name="Picture"/>
+                          <pic:cNvPr id="874273078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567531989" name="Picture">
+                  <wp:docPr id="1529467827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567531989" name="Picture"/>
+                          <pic:cNvPr id="1529467827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255924616" name="Picture">
+                        <wp:docPr id="1973406344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255924616" name="Picture"/>
+                                <pic:cNvPr id="1973406344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556137453" name="Picture">
+                  <wp:docPr id="1864149969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556137453" name="Picture"/>
+                          <pic:cNvPr id="1864149969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701038107" name="Picture">
+                  <wp:docPr id="325020524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701038107" name="Picture"/>
+                          <pic:cNvPr id="325020524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008373513" name="Picture">
+                  <wp:docPr id="404695045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008373513" name="Picture"/>
+                          <pic:cNvPr id="404695045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595228011" name="Picture">
+                  <wp:docPr id="1285181218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595228011" name="Picture"/>
+                          <pic:cNvPr id="1285181218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796304835" name="Picture">
+                  <wp:docPr id="886740173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796304835" name="Picture"/>
+                          <pic:cNvPr id="886740173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017876694" name="Picture">
+                  <wp:docPr id="1067312221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017876694" name="Picture"/>
+                          <pic:cNvPr id="1067312221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62830412" name="Picture">
+                        <wp:docPr id="1194471865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62830412" name="Picture"/>
+                                <pic:cNvPr id="1194471865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="456773855" name="Picture">
+                        <wp:docPr id="847136128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="456773855" name="Picture"/>
+                                <pic:cNvPr id="847136128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050822054" name="Picture">
+                  <wp:docPr id="29030385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050822054" name="Picture"/>
+                          <pic:cNvPr id="29030385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63771653" name="Picture">
+                  <wp:docPr id="744950573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63771653" name="Picture"/>
+                          <pic:cNvPr id="744950573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538998995" name="Picture">
+                  <wp:docPr id="1220192747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538998995" name="Picture"/>
+                          <pic:cNvPr id="1220192747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715802474" name="Picture">
+                  <wp:docPr id="1774902543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715802474" name="Picture"/>
+                          <pic:cNvPr id="1774902543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425430868" name="Picture">
+                  <wp:docPr id="864734839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425430868" name="Picture"/>
+                          <pic:cNvPr id="864734839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957553380" name="Picture">
+                  <wp:docPr id="1930038764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957553380" name="Picture"/>
+                          <pic:cNvPr id="1930038764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279940040" name="Picture">
+                        <wp:docPr id="594029453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279940040" name="Picture"/>
+                                <pic:cNvPr id="594029453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687976060" name="Picture">
+                  <wp:docPr id="578697476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687976060" name="Picture"/>
+                          <pic:cNvPr id="578697476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292960838" name="Picture">
+                  <wp:docPr id="1419545269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292960838" name="Picture"/>
+                          <pic:cNvPr id="1419545269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252500405" name="Picture">
+                  <wp:docPr id="910882792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252500405" name="Picture"/>
+                          <pic:cNvPr id="910882792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418778676" name="Picture">
+                  <wp:docPr id="1885769000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418778676" name="Picture"/>
+                          <pic:cNvPr id="1885769000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274671057" name="Picture">
+                  <wp:docPr id="2028196517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274671057" name="Picture"/>
+                          <pic:cNvPr id="2028196517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864152662" name="Picture">
+                  <wp:docPr id="1522922897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864152662" name="Picture"/>
+                          <pic:cNvPr id="1522922897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335237935" name="Picture">
+                        <wp:docPr id="1550689063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335237935" name="Picture"/>
+                                <pic:cNvPr id="1550689063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557916126" name="Picture">
+                  <wp:docPr id="612578151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557916126" name="Picture"/>
+                          <pic:cNvPr id="612578151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593225743" name="Picture">
+                  <wp:docPr id="365348939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593225743" name="Picture"/>
+                          <pic:cNvPr id="365348939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935502909" name="Picture">
+                  <wp:docPr id="837928249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935502909" name="Picture"/>
+                          <pic:cNvPr id="837928249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013360464" name="Picture">
+                  <wp:docPr id="573547964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013360464" name="Picture"/>
+                          <pic:cNvPr id="573547964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877640383" name="Picture">
+                  <wp:docPr id="52417802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877640383" name="Picture"/>
+                          <pic:cNvPr id="52417802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361259154" name="Picture">
+                  <wp:docPr id="1649258855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361259154" name="Picture"/>
+                          <pic:cNvPr id="1649258855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173729148" name="Picture">
+                  <wp:docPr id="219010041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173729148" name="Picture"/>
+                          <pic:cNvPr id="219010041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091970488" name="Picture">
+                  <wp:docPr id="12846146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091970488" name="Picture"/>
+                          <pic:cNvPr id="12846146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937694159" name="Picture">
+                  <wp:docPr id="1213313342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937694159" name="Picture"/>
+                          <pic:cNvPr id="1213313342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>