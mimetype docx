--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051120984" name="Picture">
+                  <wp:docPr id="825650100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051120984" name="Picture"/>
+                          <pic:cNvPr id="825650100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608791551" name="Picture">
+                  <wp:docPr id="222991910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608791551" name="Picture"/>
+                          <pic:cNvPr id="222991910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009451664" name="Picture">
+                        <wp:docPr id="854017009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009451664" name="Picture"/>
+                                <pic:cNvPr id="854017009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444763775" name="Picture">
+                  <wp:docPr id="217376014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444763775" name="Picture"/>
+                          <pic:cNvPr id="217376014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110847689" name="Picture">
+                  <wp:docPr id="1449284756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110847689" name="Picture"/>
+                          <pic:cNvPr id="1449284756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925552286" name="Picture">
+                  <wp:docPr id="28771076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925552286" name="Picture"/>
+                          <pic:cNvPr id="28771076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362523656" name="Picture">
+                  <wp:docPr id="383869375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362523656" name="Picture"/>
+                          <pic:cNvPr id="383869375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881670558" name="Picture">
+                  <wp:docPr id="2034606886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881670558" name="Picture"/>
+                          <pic:cNvPr id="2034606886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128012681" name="Picture">
+                        <wp:docPr id="2071422137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128012681" name="Picture"/>
+                                <pic:cNvPr id="2071422137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565890375" name="Picture">
+                        <wp:docPr id="358161161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565890375" name="Picture"/>
+                                <pic:cNvPr id="358161161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658580280" name="Picture">
+                        <wp:docPr id="1989054671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658580280" name="Picture"/>
+                                <pic:cNvPr id="1989054671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126777999" name="Picture">
+                        <wp:docPr id="1611702841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126777999" name="Picture"/>
+                                <pic:cNvPr id="1611702841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879715207" name="Picture">
+                        <wp:docPr id="233667971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879715207" name="Picture"/>
+                                <pic:cNvPr id="233667971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765144556" name="Picture">
+                        <wp:docPr id="468714261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765144556" name="Picture"/>
+                                <pic:cNvPr id="468714261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139814575" name="Picture">
+                        <wp:docPr id="526530285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139814575" name="Picture"/>
+                                <pic:cNvPr id="526530285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623650208" name="Picture">
+                        <wp:docPr id="916761475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623650208" name="Picture"/>
+                                <pic:cNvPr id="916761475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604386141" name="Picture">
+                        <wp:docPr id="1394150837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604386141" name="Picture"/>
+                                <pic:cNvPr id="1394150837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614346923" name="Picture">
+                        <wp:docPr id="375802676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614346923" name="Picture"/>
+                                <pic:cNvPr id="375802676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272639147" name="Picture">
+                        <wp:docPr id="37259882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272639147" name="Picture"/>
+                                <pic:cNvPr id="37259882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239620619" name="Picture">
+                        <wp:docPr id="1338794200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239620619" name="Picture"/>
+                                <pic:cNvPr id="1338794200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480405507" name="Picture">
+                        <wp:docPr id="885286362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480405507" name="Picture"/>
+                                <pic:cNvPr id="885286362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455165552" name="Picture">
+                        <wp:docPr id="1693327941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455165552" name="Picture"/>
+                                <pic:cNvPr id="1693327941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885751410" name="Picture">
+                        <wp:docPr id="1737697840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885751410" name="Picture"/>
+                                <pic:cNvPr id="1737697840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724237928" name="Picture">
+                  <wp:docPr id="833151781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724237928" name="Picture"/>
+                          <pic:cNvPr id="833151781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209178962" name="Picture">
+                  <wp:docPr id="1500538266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209178962" name="Picture"/>
+                          <pic:cNvPr id="1500538266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136884273" name="Picture">
+                  <wp:docPr id="2074313883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136884273" name="Picture"/>
+                          <pic:cNvPr id="2074313883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9077354" name="Picture">
+                  <wp:docPr id="385768389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9077354" name="Picture"/>
+                          <pic:cNvPr id="385768389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553115876" name="Picture">
+                  <wp:docPr id="1608796429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553115876" name="Picture"/>
+                          <pic:cNvPr id="1608796429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972639315" name="Picture">
+                  <wp:docPr id="341553377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972639315" name="Picture"/>
+                          <pic:cNvPr id="341553377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680859237" name="Picture">
+                        <wp:docPr id="2056376614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680859237" name="Picture"/>
+                                <pic:cNvPr id="2056376614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19241,57 +19241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134237775" name="Picture">
+                  <wp:docPr id="389313762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134237775" name="Picture"/>
+                          <pic:cNvPr id="389313762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19321,57 +19321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767060932" name="Picture">
+                  <wp:docPr id="1506894549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767060932" name="Picture"/>
+                          <pic:cNvPr id="1506894549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19866,57 +19866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741511299" name="Picture">
+                  <wp:docPr id="82395119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741511299" name="Picture"/>
+                          <pic:cNvPr id="82395119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21040,57 +21040,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454653239" name="Picture">
+                        <wp:docPr id="103373675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454653239" name="Picture"/>
+                                <pic:cNvPr id="103373675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22117,57 +22117,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253657226" name="Picture">
+                        <wp:docPr id="1453358945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253657226" name="Picture"/>
+                                <pic:cNvPr id="1453358945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24201,57 +24201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584571537" name="Picture">
+                  <wp:docPr id="1186456558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584571537" name="Picture"/>
+                          <pic:cNvPr id="1186456558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24290,57 +24290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422942155" name="Picture">
+                  <wp:docPr id="1817836911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422942155" name="Picture"/>
+                          <pic:cNvPr id="1817836911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24934,57 +24934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425222525" name="Picture">
+                  <wp:docPr id="962059506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425222525" name="Picture"/>
+                          <pic:cNvPr id="962059506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25932,57 +25932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829748103" name="Picture">
+                  <wp:docPr id="1439915442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829748103" name="Picture"/>
+                          <pic:cNvPr id="1439915442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26035,57 +26035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259301398" name="Picture">
+                  <wp:docPr id="1119681549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259301398" name="Picture"/>
+                          <pic:cNvPr id="1119681549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27414,57 +27414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517955078" name="Picture">
+                  <wp:docPr id="417306795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517955078" name="Picture"/>
+                          <pic:cNvPr id="417306795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28539,57 +28539,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941697938" name="Picture">
+                        <wp:docPr id="1457366085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941697938" name="Picture"/>
+                                <pic:cNvPr id="1457366085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29892,57 +29892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059588130" name="Picture">
+                  <wp:docPr id="1033094787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059588130" name="Picture"/>
+                          <pic:cNvPr id="1033094787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29981,57 +29981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329378439" name="Picture">
+                  <wp:docPr id="1497148689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329378439" name="Picture"/>
+                          <pic:cNvPr id="1497148689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30625,57 +30625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669848983" name="Picture">
+                  <wp:docPr id="1660474879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669848983" name="Picture"/>
+                          <pic:cNvPr id="1660474879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30908770" name="Picture">
+                  <wp:docPr id="401924892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30908770" name="Picture"/>
+                          <pic:cNvPr id="401924892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31726,57 +31726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478087984" name="Picture">
+                  <wp:docPr id="1333888713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478087984" name="Picture"/>
+                          <pic:cNvPr id="1333888713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33107,57 +33107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076728821" name="Picture">
+                  <wp:docPr id="1319274061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076728821" name="Picture"/>
+                          <pic:cNvPr id="1319274061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34269,57 +34269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906356955" name="Picture">
+                        <wp:docPr id="2116301401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906356955" name="Picture"/>
+                                <pic:cNvPr id="2116301401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35244,57 +35244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917432084" name="Picture">
+                        <wp:docPr id="356494416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917432084" name="Picture"/>
+                                <pic:cNvPr id="356494416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36633,57 +36633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122811248" name="Picture">
+                  <wp:docPr id="1247212116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122811248" name="Picture"/>
+                          <pic:cNvPr id="1247212116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36722,57 +36722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040457940" name="Picture">
+                  <wp:docPr id="485994371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040457940" name="Picture"/>
+                          <pic:cNvPr id="485994371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37366,57 +37366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311846878" name="Picture">
+                  <wp:docPr id="481006027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311846878" name="Picture"/>
+                          <pic:cNvPr id="481006027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38364,57 +38364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85399571" name="Picture">
+                  <wp:docPr id="1802262120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85399571" name="Picture"/>
+                          <pic:cNvPr id="1802262120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38467,57 +38467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365445918" name="Picture">
+                  <wp:docPr id="921089612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365445918" name="Picture"/>
+                          <pic:cNvPr id="921089612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39844,57 +39844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138019079" name="Picture">
+                  <wp:docPr id="791761519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138019079" name="Picture"/>
+                          <pic:cNvPr id="791761519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40987,57 +40987,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030179325" name="Picture">
+                        <wp:docPr id="416054980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030179325" name="Picture"/>
+                                <pic:cNvPr id="416054980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42348,57 +42348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059826807" name="Picture">
+                  <wp:docPr id="1028388248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059826807" name="Picture"/>
+                          <pic:cNvPr id="1028388248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42437,57 +42437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361470633" name="Picture">
+                  <wp:docPr id="664756607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361470633" name="Picture"/>
+                          <pic:cNvPr id="664756607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43081,57 +43081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453512409" name="Picture">
+                  <wp:docPr id="439653778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453512409" name="Picture"/>
+                          <pic:cNvPr id="439653778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44079,57 +44079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952294919" name="Picture">
+                  <wp:docPr id="800575178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952294919" name="Picture"/>
+                          <pic:cNvPr id="800575178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44182,57 +44182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933338004" name="Picture">
+                  <wp:docPr id="658282886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933338004" name="Picture"/>
+                          <pic:cNvPr id="658282886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45559,57 +45559,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980487862" name="Picture">
+                  <wp:docPr id="1238168984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980487862" name="Picture"/>
+                          <pic:cNvPr id="1238168984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46702,57 +46702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711067434" name="Picture">
+                        <wp:docPr id="1703258947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711067434" name="Picture"/>
+                                <pic:cNvPr id="1703258947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47923,57 +47923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416589934" name="Picture">
+                  <wp:docPr id="1263268446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416589934" name="Picture"/>
+                          <pic:cNvPr id="1263268446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47994,57 +47994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021586249" name="Picture">
+                  <wp:docPr id="1022360956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021586249" name="Picture"/>
+                          <pic:cNvPr id="1022360956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48408,57 +48408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134314993" name="Picture">
+                  <wp:docPr id="1945040828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134314993" name="Picture"/>
+                          <pic:cNvPr id="1945040828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>