--- v1 (2026-10-10)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825650100" name="Picture">
+                  <wp:docPr id="1069740840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825650100" name="Picture"/>
+                          <pic:cNvPr id="1069740840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222991910" name="Picture">
+                  <wp:docPr id="509944272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222991910" name="Picture"/>
+                          <pic:cNvPr id="509944272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854017009" name="Picture">
+                        <wp:docPr id="629852487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854017009" name="Picture"/>
+                                <pic:cNvPr id="629852487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217376014" name="Picture">
+                  <wp:docPr id="396987281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217376014" name="Picture"/>
+                          <pic:cNvPr id="396987281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449284756" name="Picture">
+                  <wp:docPr id="1663763255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449284756" name="Picture"/>
+                          <pic:cNvPr id="1663763255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28771076" name="Picture">
+                  <wp:docPr id="1847471314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28771076" name="Picture"/>
+                          <pic:cNvPr id="1847471314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383869375" name="Picture">
+                  <wp:docPr id="1121983094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383869375" name="Picture"/>
+                          <pic:cNvPr id="1121983094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034606886" name="Picture">
+                  <wp:docPr id="532546528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034606886" name="Picture"/>
+                          <pic:cNvPr id="532546528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071422137" name="Picture">
+                        <wp:docPr id="1317243865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071422137" name="Picture"/>
+                                <pic:cNvPr id="1317243865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358161161" name="Picture">
+                        <wp:docPr id="1513105001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358161161" name="Picture"/>
+                                <pic:cNvPr id="1513105001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989054671" name="Picture">
+                        <wp:docPr id="1524480081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989054671" name="Picture"/>
+                                <pic:cNvPr id="1524480081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611702841" name="Picture">
+                        <wp:docPr id="1121878448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611702841" name="Picture"/>
+                                <pic:cNvPr id="1121878448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233667971" name="Picture">
+                        <wp:docPr id="1025863974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233667971" name="Picture"/>
+                                <pic:cNvPr id="1025863974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468714261" name="Picture">
+                        <wp:docPr id="1989114819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468714261" name="Picture"/>
+                                <pic:cNvPr id="1989114819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526530285" name="Picture">
+                        <wp:docPr id="894088889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526530285" name="Picture"/>
+                                <pic:cNvPr id="894088889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916761475" name="Picture">
+                        <wp:docPr id="1208051111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916761475" name="Picture"/>
+                                <pic:cNvPr id="1208051111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394150837" name="Picture">
+                        <wp:docPr id="850670927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394150837" name="Picture"/>
+                                <pic:cNvPr id="850670927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="375802676" name="Picture">
+                        <wp:docPr id="92667819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="375802676" name="Picture"/>
+                                <pic:cNvPr id="92667819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37259882" name="Picture">
+                        <wp:docPr id="421040229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37259882" name="Picture"/>
+                                <pic:cNvPr id="421040229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338794200" name="Picture">
+                        <wp:docPr id="614057489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338794200" name="Picture"/>
+                                <pic:cNvPr id="614057489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885286362" name="Picture">
+                        <wp:docPr id="1992010840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885286362" name="Picture"/>
+                                <pic:cNvPr id="1992010840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693327941" name="Picture">
+                        <wp:docPr id="885163060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693327941" name="Picture"/>
+                                <pic:cNvPr id="885163060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737697840" name="Picture">
+                        <wp:docPr id="117773959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737697840" name="Picture"/>
+                                <pic:cNvPr id="117773959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833151781" name="Picture">
+                  <wp:docPr id="1223348986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833151781" name="Picture"/>
+                          <pic:cNvPr id="1223348986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500538266" name="Picture">
+                  <wp:docPr id="79496727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500538266" name="Picture"/>
+                          <pic:cNvPr id="79496727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074313883" name="Picture">
+                  <wp:docPr id="431875797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074313883" name="Picture"/>
+                          <pic:cNvPr id="431875797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385768389" name="Picture">
+                  <wp:docPr id="1329032877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385768389" name="Picture"/>
+                          <pic:cNvPr id="1329032877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608796429" name="Picture">
+                  <wp:docPr id="957676451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608796429" name="Picture"/>
+                          <pic:cNvPr id="957676451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341553377" name="Picture">
+                  <wp:docPr id="1020271362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341553377" name="Picture"/>
+                          <pic:cNvPr id="1020271362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2056376614" name="Picture">
+                        <wp:docPr id="1431501726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2056376614" name="Picture"/>
+                                <pic:cNvPr id="1431501726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19241,57 +19241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389313762" name="Picture">
+                  <wp:docPr id="213459074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389313762" name="Picture"/>
+                          <pic:cNvPr id="213459074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19321,57 +19321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506894549" name="Picture">
+                  <wp:docPr id="31984011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506894549" name="Picture"/>
+                          <pic:cNvPr id="31984011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19866,57 +19866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82395119" name="Picture">
+                  <wp:docPr id="716136045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82395119" name="Picture"/>
+                          <pic:cNvPr id="716136045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21040,57 +21040,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103373675" name="Picture">
+                        <wp:docPr id="1240503310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103373675" name="Picture"/>
+                                <pic:cNvPr id="1240503310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22117,57 +22117,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453358945" name="Picture">
+                        <wp:docPr id="907035541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453358945" name="Picture"/>
+                                <pic:cNvPr id="907035541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24201,57 +24201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186456558" name="Picture">
+                  <wp:docPr id="1215594640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186456558" name="Picture"/>
+                          <pic:cNvPr id="1215594640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24290,57 +24290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817836911" name="Picture">
+                  <wp:docPr id="1259137611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817836911" name="Picture"/>
+                          <pic:cNvPr id="1259137611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24934,57 +24934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962059506" name="Picture">
+                  <wp:docPr id="2142504020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962059506" name="Picture"/>
+                          <pic:cNvPr id="2142504020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25932,57 +25932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439915442" name="Picture">
+                  <wp:docPr id="458795089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439915442" name="Picture"/>
+                          <pic:cNvPr id="458795089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26035,57 +26035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119681549" name="Picture">
+                  <wp:docPr id="1838716576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119681549" name="Picture"/>
+                          <pic:cNvPr id="1838716576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27414,57 +27414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417306795" name="Picture">
+                  <wp:docPr id="1035468115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417306795" name="Picture"/>
+                          <pic:cNvPr id="1035468115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28539,57 +28539,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457366085" name="Picture">
+                        <wp:docPr id="1007006343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457366085" name="Picture"/>
+                                <pic:cNvPr id="1007006343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29892,57 +29892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033094787" name="Picture">
+                  <wp:docPr id="820608736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033094787" name="Picture"/>
+                          <pic:cNvPr id="820608736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29981,57 +29981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497148689" name="Picture">
+                  <wp:docPr id="1730180094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497148689" name="Picture"/>
+                          <pic:cNvPr id="1730180094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30625,57 +30625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660474879" name="Picture">
+                  <wp:docPr id="1990226967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660474879" name="Picture"/>
+                          <pic:cNvPr id="1990226967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401924892" name="Picture">
+                  <wp:docPr id="620672926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401924892" name="Picture"/>
+                          <pic:cNvPr id="620672926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31726,57 +31726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333888713" name="Picture">
+                  <wp:docPr id="2111048943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333888713" name="Picture"/>
+                          <pic:cNvPr id="2111048943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33107,57 +33107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319274061" name="Picture">
+                  <wp:docPr id="1362175016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319274061" name="Picture"/>
+                          <pic:cNvPr id="1362175016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34269,57 +34269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116301401" name="Picture">
+                        <wp:docPr id="494406159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116301401" name="Picture"/>
+                                <pic:cNvPr id="494406159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35244,57 +35244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356494416" name="Picture">
+                        <wp:docPr id="1956113730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356494416" name="Picture"/>
+                                <pic:cNvPr id="1956113730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36633,57 +36633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247212116" name="Picture">
+                  <wp:docPr id="694335917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247212116" name="Picture"/>
+                          <pic:cNvPr id="694335917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36722,57 +36722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485994371" name="Picture">
+                  <wp:docPr id="1870360176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485994371" name="Picture"/>
+                          <pic:cNvPr id="1870360176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37366,57 +37366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481006027" name="Picture">
+                  <wp:docPr id="292640885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481006027" name="Picture"/>
+                          <pic:cNvPr id="292640885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38364,57 +38364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802262120" name="Picture">
+                  <wp:docPr id="699494138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802262120" name="Picture"/>
+                          <pic:cNvPr id="699494138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38467,57 +38467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921089612" name="Picture">
+                  <wp:docPr id="1071778681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921089612" name="Picture"/>
+                          <pic:cNvPr id="1071778681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39844,57 +39844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791761519" name="Picture">
+                  <wp:docPr id="203598883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791761519" name="Picture"/>
+                          <pic:cNvPr id="203598883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40987,57 +40987,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416054980" name="Picture">
+                        <wp:docPr id="148435421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416054980" name="Picture"/>
+                                <pic:cNvPr id="148435421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42348,57 +42348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028388248" name="Picture">
+                  <wp:docPr id="285349713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028388248" name="Picture"/>
+                          <pic:cNvPr id="285349713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42437,57 +42437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664756607" name="Picture">
+                  <wp:docPr id="344667715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664756607" name="Picture"/>
+                          <pic:cNvPr id="344667715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43081,57 +43081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439653778" name="Picture">
+                  <wp:docPr id="1293344571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439653778" name="Picture"/>
+                          <pic:cNvPr id="1293344571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44079,57 +44079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800575178" name="Picture">
+                  <wp:docPr id="1265466043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800575178" name="Picture"/>
+                          <pic:cNvPr id="1265466043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44182,57 +44182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658282886" name="Picture">
+                  <wp:docPr id="559733989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658282886" name="Picture"/>
+                          <pic:cNvPr id="559733989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45559,57 +45559,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238168984" name="Picture">
+                  <wp:docPr id="1634189148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238168984" name="Picture"/>
+                          <pic:cNvPr id="1634189148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46702,57 +46702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703258947" name="Picture">
+                        <wp:docPr id="975864327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703258947" name="Picture"/>
+                                <pic:cNvPr id="975864327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47923,57 +47923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263268446" name="Picture">
+                  <wp:docPr id="1726695233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263268446" name="Picture"/>
+                          <pic:cNvPr id="1726695233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47994,57 +47994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022360956" name="Picture">
+                  <wp:docPr id="527058697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022360956" name="Picture"/>
+                          <pic:cNvPr id="527058697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48408,57 +48408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945040828" name="Picture">
+                  <wp:docPr id="1760760403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945040828" name="Picture"/>
+                          <pic:cNvPr id="1760760403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>