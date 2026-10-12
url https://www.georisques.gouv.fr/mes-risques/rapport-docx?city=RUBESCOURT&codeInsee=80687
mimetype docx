--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530368860" name="Picture">
+                  <wp:docPr id="1994105849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530368860" name="Picture"/>
+                          <pic:cNvPr id="1994105849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140867720" name="Picture">
+                  <wp:docPr id="484474035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140867720" name="Picture"/>
+                          <pic:cNvPr id="484474035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171271221" name="Picture">
+                        <wp:docPr id="812673839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171271221" name="Picture"/>
+                                <pic:cNvPr id="812673839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157159707" name="Picture">
+                  <wp:docPr id="415616787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157159707" name="Picture"/>
+                          <pic:cNvPr id="415616787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968605703" name="Picture">
+                  <wp:docPr id="853104261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968605703" name="Picture"/>
+                          <pic:cNvPr id="853104261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306541637" name="Picture">
+                  <wp:docPr id="964676118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306541637" name="Picture"/>
+                          <pic:cNvPr id="964676118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816950437" name="Picture">
+                  <wp:docPr id="1004184860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816950437" name="Picture"/>
+                          <pic:cNvPr id="1004184860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693736538" name="Picture">
+                  <wp:docPr id="1968715095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693736538" name="Picture"/>
+                          <pic:cNvPr id="1968715095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066159379" name="Picture">
+                        <wp:docPr id="1144863430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066159379" name="Picture"/>
+                                <pic:cNvPr id="1144863430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930701027" name="Picture">
+                        <wp:docPr id="857811684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930701027" name="Picture"/>
+                                <pic:cNvPr id="857811684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397499591" name="Picture">
+                        <wp:docPr id="1798712867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397499591" name="Picture"/>
+                                <pic:cNvPr id="1798712867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289034067" name="Picture">
+                        <wp:docPr id="1198627363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289034067" name="Picture"/>
+                                <pic:cNvPr id="1198627363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460647626" name="Picture">
+                        <wp:docPr id="1415463468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460647626" name="Picture"/>
+                                <pic:cNvPr id="1415463468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602272240" name="Picture">
+                        <wp:docPr id="940470877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602272240" name="Picture"/>
+                                <pic:cNvPr id="940470877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053935003" name="Picture">
+                        <wp:docPr id="650620015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053935003" name="Picture"/>
+                                <pic:cNvPr id="650620015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769251940" name="Picture">
+                        <wp:docPr id="1411163036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769251940" name="Picture"/>
+                                <pic:cNvPr id="1411163036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109766720" name="Picture">
+                        <wp:docPr id="1880925229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109766720" name="Picture"/>
+                                <pic:cNvPr id="1880925229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399553751" name="Picture">
+                        <wp:docPr id="1999981048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399553751" name="Picture"/>
+                                <pic:cNvPr id="1999981048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18539507" name="Picture">
+                        <wp:docPr id="1274030081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18539507" name="Picture"/>
+                                <pic:cNvPr id="1274030081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528755632" name="Picture">
+                        <wp:docPr id="1546610366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528755632" name="Picture"/>
+                                <pic:cNvPr id="1546610366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643087601" name="Picture">
+                        <wp:docPr id="854020290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643087601" name="Picture"/>
+                                <pic:cNvPr id="854020290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355442987" name="Picture">
+                        <wp:docPr id="1188945575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355442987" name="Picture"/>
+                                <pic:cNvPr id="1188945575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60220666" name="Picture">
+                        <wp:docPr id="1463651705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60220666" name="Picture"/>
+                                <pic:cNvPr id="1463651705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193674436" name="Picture">
+                  <wp:docPr id="1873500296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193674436" name="Picture"/>
+                          <pic:cNvPr id="1873500296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119840633" name="Picture">
+                  <wp:docPr id="145560340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119840633" name="Picture"/>
+                          <pic:cNvPr id="145560340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003610830" name="Picture">
+                  <wp:docPr id="231717506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003610830" name="Picture"/>
+                          <pic:cNvPr id="231717506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277080385" name="Picture">
+                  <wp:docPr id="1123264080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277080385" name="Picture"/>
+                          <pic:cNvPr id="1123264080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919899997" name="Picture">
+                  <wp:docPr id="345170647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919899997" name="Picture"/>
+                          <pic:cNvPr id="345170647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896096049" name="Picture">
+                  <wp:docPr id="1840005356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896096049" name="Picture"/>
+                          <pic:cNvPr id="1840005356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054143436" name="Picture">
+                        <wp:docPr id="483217389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054143436" name="Picture"/>
+                                <pic:cNvPr id="483217389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594844253" name="Picture">
+                        <wp:docPr id="534144455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594844253" name="Picture"/>
+                                <pic:cNvPr id="534144455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895924925" name="Picture">
+                  <wp:docPr id="1328692348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895924925" name="Picture"/>
+                          <pic:cNvPr id="1328692348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713478485" name="Picture">
+                  <wp:docPr id="1455505605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713478485" name="Picture"/>
+                          <pic:cNvPr id="1455505605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765919274" name="Picture">
+                  <wp:docPr id="2056646535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765919274" name="Picture"/>
+                          <pic:cNvPr id="2056646535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895321960" name="Picture">
+                  <wp:docPr id="1478065905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895321960" name="Picture"/>
+                          <pic:cNvPr id="1478065905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635589523" name="Picture">
+                  <wp:docPr id="688220662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635589523" name="Picture"/>
+                          <pic:cNvPr id="688220662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821555636" name="Picture">
+                  <wp:docPr id="344761884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821555636" name="Picture"/>
+                          <pic:cNvPr id="344761884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352292836" name="Picture">
+                        <wp:docPr id="962275175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352292836" name="Picture"/>
+                                <pic:cNvPr id="962275175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745843088" name="Picture">
+                  <wp:docPr id="1743226485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745843088" name="Picture"/>
+                          <pic:cNvPr id="1743226485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273594707" name="Picture">
+                  <wp:docPr id="1244035595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273594707" name="Picture"/>
+                          <pic:cNvPr id="1244035595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405058071" name="Picture">
+                  <wp:docPr id="78711002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405058071" name="Picture"/>
+                          <pic:cNvPr id="78711002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733331307" name="Picture">
+                  <wp:docPr id="1221715697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733331307" name="Picture"/>
+                          <pic:cNvPr id="1221715697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888192728" name="Picture">
+                  <wp:docPr id="714782264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888192728" name="Picture"/>
+                          <pic:cNvPr id="714782264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790168669" name="Picture">
+                  <wp:docPr id="808418981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790168669" name="Picture"/>
+                          <pic:cNvPr id="808418981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32117,57 +32117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24731386" name="Picture">
+                  <wp:docPr id="1180683570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24731386" name="Picture"/>
+                          <pic:cNvPr id="1180683570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713736036" name="Picture">
+                  <wp:docPr id="231627018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713736036" name="Picture"/>
+                          <pic:cNvPr id="231627018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196004369" name="Picture">
+                  <wp:docPr id="453789960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196004369" name="Picture"/>
+                          <pic:cNvPr id="453789960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33848,57 +33848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878439724" name="Picture">
+                  <wp:docPr id="1356059042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878439724" name="Picture"/>
+                          <pic:cNvPr id="1356059042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33951,57 +33951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213546831" name="Picture">
+                  <wp:docPr id="1548263129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213546831" name="Picture"/>
+                          <pic:cNvPr id="1548263129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35328,57 +35328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245885782" name="Picture">
+                  <wp:docPr id="486331884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245885782" name="Picture"/>
+                          <pic:cNvPr id="486331884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792210098" name="Picture">
+                        <wp:docPr id="98596202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792210098" name="Picture"/>
+                                <pic:cNvPr id="98596202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37832,57 +37832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888469510" name="Picture">
+                  <wp:docPr id="2143912847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888469510" name="Picture"/>
+                          <pic:cNvPr id="2143912847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653654757" name="Picture">
+                  <wp:docPr id="716308292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653654757" name="Picture"/>
+                          <pic:cNvPr id="716308292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38565,57 +38565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799452080" name="Picture">
+                  <wp:docPr id="1900396753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799452080" name="Picture"/>
+                          <pic:cNvPr id="1900396753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39563,57 +39563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918379370" name="Picture">
+                  <wp:docPr id="212009449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918379370" name="Picture"/>
+                          <pic:cNvPr id="212009449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39666,57 +39666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733188536" name="Picture">
+                  <wp:docPr id="65148160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733188536" name="Picture"/>
+                          <pic:cNvPr id="65148160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41043,57 +41043,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028322165" name="Picture">
+                  <wp:docPr id="1957288211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028322165" name="Picture"/>
+                          <pic:cNvPr id="1957288211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42186,57 +42186,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742282881" name="Picture">
+                        <wp:docPr id="1952797993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742282881" name="Picture"/>
+                                <pic:cNvPr id="1952797993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43457,57 +43457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328435727" name="Picture">
+                  <wp:docPr id="550225607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328435727" name="Picture"/>
+                          <pic:cNvPr id="550225607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43537,57 +43537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045636977" name="Picture">
+                  <wp:docPr id="1373643337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045636977" name="Picture"/>
+                          <pic:cNvPr id="1373643337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44016,57 +44016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536236989" name="Picture">
+                  <wp:docPr id="458710213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536236989" name="Picture"/>
+                          <pic:cNvPr id="458710213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45801,57 +45801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793324587" name="Picture">
+                  <wp:docPr id="1117428641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793324587" name="Picture"/>
+                          <pic:cNvPr id="1117428641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45881,57 +45881,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475097820" name="Picture">
+                  <wp:docPr id="1240272096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475097820" name="Picture"/>
+                          <pic:cNvPr id="1240272096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46360,57 +46360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017335302" name="Picture">
+                  <wp:docPr id="946159605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017335302" name="Picture"/>
+                          <pic:cNvPr id="946159605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48095,57 +48095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954702210" name="Picture">
+                  <wp:docPr id="1257527701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954702210" name="Picture"/>
+                          <pic:cNvPr id="1257527701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48166,57 +48166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245039254" name="Picture">
+                  <wp:docPr id="1809827367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245039254" name="Picture"/>
+                          <pic:cNvPr id="1809827367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48580,57 +48580,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686730301" name="Picture">
+                  <wp:docPr id="2052376126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686730301" name="Picture"/>
+                          <pic:cNvPr id="2052376126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>