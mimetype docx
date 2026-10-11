--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582288681" name="Picture">
+                  <wp:docPr id="334160605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582288681" name="Picture"/>
+                          <pic:cNvPr id="334160605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137333857" name="Picture">
+                  <wp:docPr id="1449537760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137333857" name="Picture"/>
+                          <pic:cNvPr id="1449537760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463392798" name="Picture">
+                        <wp:docPr id="1950297381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463392798" name="Picture"/>
+                                <pic:cNvPr id="1950297381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993748441" name="Picture">
+                  <wp:docPr id="1564533474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993748441" name="Picture"/>
+                          <pic:cNvPr id="1564533474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463242549" name="Picture">
+                  <wp:docPr id="1975908364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463242549" name="Picture"/>
+                          <pic:cNvPr id="1975908364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127877258" name="Picture">
+                  <wp:docPr id="292916333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127877258" name="Picture"/>
+                          <pic:cNvPr id="292916333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108617326" name="Picture">
+                  <wp:docPr id="2147448449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108617326" name="Picture"/>
+                          <pic:cNvPr id="2147448449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337367543" name="Picture">
+                  <wp:docPr id="1612098928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337367543" name="Picture"/>
+                          <pic:cNvPr id="1612098928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194647465" name="Picture">
+                        <wp:docPr id="218727357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194647465" name="Picture"/>
+                                <pic:cNvPr id="218727357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075084527" name="Picture">
+                        <wp:docPr id="1791702719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075084527" name="Picture"/>
+                                <pic:cNvPr id="1791702719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487646520" name="Picture">
+                        <wp:docPr id="509808251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487646520" name="Picture"/>
+                                <pic:cNvPr id="509808251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501521379" name="Picture">
+                        <wp:docPr id="1953150859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501521379" name="Picture"/>
+                                <pic:cNvPr id="1953150859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46571321" name="Picture">
+                        <wp:docPr id="402789919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46571321" name="Picture"/>
+                                <pic:cNvPr id="402789919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925645667" name="Picture">
+                        <wp:docPr id="602918206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925645667" name="Picture"/>
+                                <pic:cNvPr id="602918206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837841936" name="Picture">
+                        <wp:docPr id="1063004961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837841936" name="Picture"/>
+                                <pic:cNvPr id="1063004961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238084353" name="Picture">
+                        <wp:docPr id="1167683852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238084353" name="Picture"/>
+                                <pic:cNvPr id="1167683852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357306872" name="Picture">
+                        <wp:docPr id="1733197263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357306872" name="Picture"/>
+                                <pic:cNvPr id="1733197263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355599733" name="Picture">
+                        <wp:docPr id="217627126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355599733" name="Picture"/>
+                                <pic:cNvPr id="217627126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664292515" name="Picture">
+                        <wp:docPr id="568990529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664292515" name="Picture"/>
+                                <pic:cNvPr id="568990529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749621965" name="Picture">
+                        <wp:docPr id="1502329529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749621965" name="Picture"/>
+                                <pic:cNvPr id="1502329529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690862999" name="Picture">
+                        <wp:docPr id="435099229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690862999" name="Picture"/>
+                                <pic:cNvPr id="435099229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868949014" name="Picture">
+                        <wp:docPr id="1560407712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868949014" name="Picture"/>
+                                <pic:cNvPr id="1560407712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324648958" name="Picture">
+                        <wp:docPr id="1082713209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324648958" name="Picture"/>
+                                <pic:cNvPr id="1082713209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462870959" name="Picture">
+                  <wp:docPr id="905314138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462870959" name="Picture"/>
+                          <pic:cNvPr id="905314138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179171201" name="Picture">
+                  <wp:docPr id="1316689076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179171201" name="Picture"/>
+                          <pic:cNvPr id="1316689076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797369066" name="Picture">
+                  <wp:docPr id="1508591621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797369066" name="Picture"/>
+                          <pic:cNvPr id="1508591621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044356967" name="Picture">
+                  <wp:docPr id="257490901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044356967" name="Picture"/>
+                          <pic:cNvPr id="257490901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727566392" name="Picture">
+                  <wp:docPr id="20594953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727566392" name="Picture"/>
+                          <pic:cNvPr id="20594953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961189902" name="Picture">
+                  <wp:docPr id="728356287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961189902" name="Picture"/>
+                          <pic:cNvPr id="728356287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43730573" name="Picture">
+                        <wp:docPr id="1614660691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43730573" name="Picture"/>
+                                <pic:cNvPr id="1614660691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177570336" name="Picture">
+                  <wp:docPr id="171644796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177570336" name="Picture"/>
+                          <pic:cNvPr id="171644796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900274507" name="Picture">
+                  <wp:docPr id="660375139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900274507" name="Picture"/>
+                          <pic:cNvPr id="660375139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843301981" name="Picture">
+                  <wp:docPr id="692961671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843301981" name="Picture"/>
+                          <pic:cNvPr id="692961671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711617954" name="Picture">
+                  <wp:docPr id="1349434345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711617954" name="Picture"/>
+                          <pic:cNvPr id="1349434345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898245153" name="Picture">
+                  <wp:docPr id="1794199428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898245153" name="Picture"/>
+                          <pic:cNvPr id="1794199428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769364436" name="Picture">
+                  <wp:docPr id="583960072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769364436" name="Picture"/>
+                          <pic:cNvPr id="583960072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924251859" name="Picture">
+                        <wp:docPr id="166593739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924251859" name="Picture"/>
+                                <pic:cNvPr id="166593739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255963896" name="Picture">
+                  <wp:docPr id="2131260368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255963896" name="Picture"/>
+                          <pic:cNvPr id="2131260368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881521434" name="Picture">
+                  <wp:docPr id="997620253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881521434" name="Picture"/>
+                          <pic:cNvPr id="997620253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161912034" name="Picture">
+                  <wp:docPr id="175971589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161912034" name="Picture"/>
+                          <pic:cNvPr id="175971589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066450631" name="Picture">
+                  <wp:docPr id="480336983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066450631" name="Picture"/>
+                          <pic:cNvPr id="480336983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979552742" name="Picture">
+                  <wp:docPr id="967523099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979552742" name="Picture"/>
+                          <pic:cNvPr id="967523099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586744970" name="Picture">
+                  <wp:docPr id="1848594342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586744970" name="Picture"/>
+                          <pic:cNvPr id="1848594342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666966808" name="Picture">
+                  <wp:docPr id="2133170094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666966808" name="Picture"/>
+                          <pic:cNvPr id="2133170094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308005950" name="Picture">
+                  <wp:docPr id="1801696659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308005950" name="Picture"/>
+                          <pic:cNvPr id="1801696659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616232529" name="Picture">
+                  <wp:docPr id="52632174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616232529" name="Picture"/>
+                          <pic:cNvPr id="52632174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792660172" name="Picture">
+                  <wp:docPr id="1288995327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792660172" name="Picture"/>
+                          <pic:cNvPr id="1288995327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641524937" name="Picture">
+                  <wp:docPr id="267853546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641524937" name="Picture"/>
+                          <pic:cNvPr id="267853546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586472531" name="Picture">
+                  <wp:docPr id="1025002895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586472531" name="Picture"/>
+                          <pic:cNvPr id="1025002895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636480342" name="Picture">
+                        <wp:docPr id="320002021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636480342" name="Picture"/>
+                                <pic:cNvPr id="320002021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561888764" name="Picture">
+                  <wp:docPr id="1822004285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561888764" name="Picture"/>
+                          <pic:cNvPr id="1822004285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331339390" name="Picture">
+                  <wp:docPr id="518047330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331339390" name="Picture"/>
+                          <pic:cNvPr id="518047330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968994687" name="Picture">
+                  <wp:docPr id="2118554588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968994687" name="Picture"/>
+                          <pic:cNvPr id="2118554588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737677773" name="Picture">
+                  <wp:docPr id="71076277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737677773" name="Picture"/>
+                          <pic:cNvPr id="71076277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251881466" name="Picture">
+                  <wp:docPr id="887077191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251881466" name="Picture"/>
+                          <pic:cNvPr id="887077191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276756759" name="Picture">
+                  <wp:docPr id="308523277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276756759" name="Picture"/>
+                          <pic:cNvPr id="308523277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489859173" name="Picture">
+                        <wp:docPr id="961244251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489859173" name="Picture"/>
+                                <pic:cNvPr id="961244251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476832949" name="Picture">
+                  <wp:docPr id="1697992211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476832949" name="Picture"/>
+                          <pic:cNvPr id="1697992211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935607718" name="Picture">
+                  <wp:docPr id="1995889689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935607718" name="Picture"/>
+                          <pic:cNvPr id="1995889689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534277660" name="Picture">
+                  <wp:docPr id="1535280496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534277660" name="Picture"/>
+                          <pic:cNvPr id="1535280496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667248485" name="Picture">
+                  <wp:docPr id="24866460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667248485" name="Picture"/>
+                          <pic:cNvPr id="24866460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838489910" name="Picture">
+                  <wp:docPr id="1093495998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838489910" name="Picture"/>
+                          <pic:cNvPr id="1093495998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829660571" name="Picture">
+                  <wp:docPr id="239847662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829660571" name="Picture"/>
+                          <pic:cNvPr id="239847662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>