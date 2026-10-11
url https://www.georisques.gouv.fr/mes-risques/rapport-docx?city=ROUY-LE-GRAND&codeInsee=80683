--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53612466" name="Picture">
+                  <wp:docPr id="1540461214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53612466" name="Picture"/>
+                          <pic:cNvPr id="1540461214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371352899" name="Picture">
+                  <wp:docPr id="1741916392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371352899" name="Picture"/>
+                          <pic:cNvPr id="1741916392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393280505" name="Picture">
+                        <wp:docPr id="648861845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393280505" name="Picture"/>
+                                <pic:cNvPr id="648861845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227040776" name="Picture">
+                  <wp:docPr id="966316694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227040776" name="Picture"/>
+                          <pic:cNvPr id="966316694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060857243" name="Picture">
+                  <wp:docPr id="526769796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060857243" name="Picture"/>
+                          <pic:cNvPr id="526769796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362717804" name="Picture">
+                  <wp:docPr id="1738055808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362717804" name="Picture"/>
+                          <pic:cNvPr id="1738055808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704867368" name="Picture">
+                  <wp:docPr id="819801386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704867368" name="Picture"/>
+                          <pic:cNvPr id="819801386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35689041" name="Picture">
+                  <wp:docPr id="1538332088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35689041" name="Picture"/>
+                          <pic:cNvPr id="1538332088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762330126" name="Picture">
+                        <wp:docPr id="4132908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762330126" name="Picture"/>
+                                <pic:cNvPr id="4132908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057363049" name="Picture">
+                        <wp:docPr id="1053486770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057363049" name="Picture"/>
+                                <pic:cNvPr id="1053486770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100250089" name="Picture">
+                        <wp:docPr id="717003256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100250089" name="Picture"/>
+                                <pic:cNvPr id="717003256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2100626485" name="Picture">
+                        <wp:docPr id="90012699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2100626485" name="Picture"/>
+                                <pic:cNvPr id="90012699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350972170" name="Picture">
+                        <wp:docPr id="2110933740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350972170" name="Picture"/>
+                                <pic:cNvPr id="2110933740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599122515" name="Picture">
+                        <wp:docPr id="74232477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599122515" name="Picture"/>
+                                <pic:cNvPr id="74232477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869837653" name="Picture">
+                        <wp:docPr id="1794873010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869837653" name="Picture"/>
+                                <pic:cNvPr id="1794873010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280820675" name="Picture">
+                        <wp:docPr id="1829189318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280820675" name="Picture"/>
+                                <pic:cNvPr id="1829189318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493351744" name="Picture">
+                        <wp:docPr id="506044415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493351744" name="Picture"/>
+                                <pic:cNvPr id="506044415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597712390" name="Picture">
+                        <wp:docPr id="1579220711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597712390" name="Picture"/>
+                                <pic:cNvPr id="1579220711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71331863" name="Picture">
+                        <wp:docPr id="546472047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71331863" name="Picture"/>
+                                <pic:cNvPr id="546472047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002867281" name="Picture">
+                        <wp:docPr id="360981853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002867281" name="Picture"/>
+                                <pic:cNvPr id="360981853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971790948" name="Picture">
+                        <wp:docPr id="2009616617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971790948" name="Picture"/>
+                                <pic:cNvPr id="2009616617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292428515" name="Picture">
+                        <wp:docPr id="169165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292428515" name="Picture"/>
+                                <pic:cNvPr id="169165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159655626" name="Picture">
+                        <wp:docPr id="1413755099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159655626" name="Picture"/>
+                                <pic:cNvPr id="1413755099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796848044" name="Picture">
+                        <wp:docPr id="1921166743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796848044" name="Picture"/>
+                                <pic:cNvPr id="1921166743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201389566" name="Picture">
+                        <wp:docPr id="1645348167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201389566" name="Picture"/>
+                                <pic:cNvPr id="1645348167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13831,57 +13831,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254224730" name="Picture">
+                        <wp:docPr id="1181968830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254224730" name="Picture"/>
+                                <pic:cNvPr id="1181968830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14712,57 +14712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663638411" name="Picture">
+                  <wp:docPr id="1944376374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663638411" name="Picture"/>
+                          <pic:cNvPr id="1944376374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14801,57 +14801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801130540" name="Picture">
+                  <wp:docPr id="1015069987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801130540" name="Picture"/>
+                          <pic:cNvPr id="1015069987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15445,57 +15445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724281193" name="Picture">
+                  <wp:docPr id="1791327923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724281193" name="Picture"/>
+                          <pic:cNvPr id="1791327923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16673,57 +16673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267776753" name="Picture">
+                  <wp:docPr id="49790099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267776753" name="Picture"/>
+                          <pic:cNvPr id="49790099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16776,57 +16776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807976212" name="Picture">
+                  <wp:docPr id="790260584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807976212" name="Picture"/>
+                          <pic:cNvPr id="790260584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18155,57 +18155,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496352099" name="Picture">
+                  <wp:docPr id="1409281861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496352099" name="Picture"/>
+                          <pic:cNvPr id="1409281861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19280,57 +19280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129705160" name="Picture">
+                        <wp:docPr id="1913131699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129705160" name="Picture"/>
+                                <pic:cNvPr id="1913131699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20183,57 +20183,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462895205" name="Picture">
+                        <wp:docPr id="1290626751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462895205" name="Picture"/>
+                                <pic:cNvPr id="1290626751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21793,57 +21793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800453722" name="Picture">
+                  <wp:docPr id="521231958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800453722" name="Picture"/>
+                          <pic:cNvPr id="521231958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21882,57 +21882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691333437" name="Picture">
+                  <wp:docPr id="1008533243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691333437" name="Picture"/>
+                          <pic:cNvPr id="1008533243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22526,57 +22526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589935851" name="Picture">
+                  <wp:docPr id="467906393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589935851" name="Picture"/>
+                          <pic:cNvPr id="467906393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23524,57 +23524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091076454" name="Picture">
+                  <wp:docPr id="1277621685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091076454" name="Picture"/>
+                          <pic:cNvPr id="1277621685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23627,57 +23627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150507820" name="Picture">
+                  <wp:docPr id="1996395542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150507820" name="Picture"/>
+                          <pic:cNvPr id="1996395542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25008,57 +25008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265592251" name="Picture">
+                  <wp:docPr id="770664718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265592251" name="Picture"/>
+                          <pic:cNvPr id="770664718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26151,57 +26151,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128148295" name="Picture">
+                        <wp:docPr id="75286874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128148295" name="Picture"/>
+                                <pic:cNvPr id="75286874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27540,57 +27540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741412685" name="Picture">
+                  <wp:docPr id="1376610242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741412685" name="Picture"/>
+                          <pic:cNvPr id="1376610242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430064935" name="Picture">
+                  <wp:docPr id="2053426098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430064935" name="Picture"/>
+                          <pic:cNvPr id="2053426098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28273,57 +28273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384274962" name="Picture">
+                  <wp:docPr id="1024204581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384274962" name="Picture"/>
+                          <pic:cNvPr id="1024204581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29271,57 +29271,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549781278" name="Picture">
+                  <wp:docPr id="2045195989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549781278" name="Picture"/>
+                          <pic:cNvPr id="2045195989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29374,57 +29374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636986225" name="Picture">
+                  <wp:docPr id="387840177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636986225" name="Picture"/>
+                          <pic:cNvPr id="387840177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30751,57 +30751,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015937568" name="Picture">
+                  <wp:docPr id="1461926474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015937568" name="Picture"/>
+                          <pic:cNvPr id="1461926474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31894,57 +31894,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628475801" name="Picture">
+                        <wp:docPr id="876035740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628475801" name="Picture"/>
+                                <pic:cNvPr id="876035740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33255,57 +33255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457314003" name="Picture">
+                  <wp:docPr id="2055775034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457314003" name="Picture"/>
+                          <pic:cNvPr id="2055775034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33344,57 +33344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461227568" name="Picture">
+                  <wp:docPr id="1241222372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461227568" name="Picture"/>
+                          <pic:cNvPr id="1241222372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33988,57 +33988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962178431" name="Picture">
+                  <wp:docPr id="1515891644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962178431" name="Picture"/>
+                          <pic:cNvPr id="1515891644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34986,57 +34986,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439411482" name="Picture">
+                  <wp:docPr id="3201511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439411482" name="Picture"/>
+                          <pic:cNvPr id="3201511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155630786" name="Picture">
+                  <wp:docPr id="2001156866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155630786" name="Picture"/>
+                          <pic:cNvPr id="2001156866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36466,57 +36466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487290797" name="Picture">
+                  <wp:docPr id="792987306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487290797" name="Picture"/>
+                          <pic:cNvPr id="792987306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37609,57 +37609,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981716581" name="Picture">
+                        <wp:docPr id="580363382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981716581" name="Picture"/>
+                                <pic:cNvPr id="580363382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38998,57 +38998,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812531476" name="Picture">
+                  <wp:docPr id="761890776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812531476" name="Picture"/>
+                          <pic:cNvPr id="761890776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39087,57 +39087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715162883" name="Picture">
+                  <wp:docPr id="1636516833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715162883" name="Picture"/>
+                          <pic:cNvPr id="1636516833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39731,57 +39731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87399607" name="Picture">
+                  <wp:docPr id="540104143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87399607" name="Picture"/>
+                          <pic:cNvPr id="540104143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40729,57 +40729,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290857298" name="Picture">
+                  <wp:docPr id="667532046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290857298" name="Picture"/>
+                          <pic:cNvPr id="667532046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40832,57 +40832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591011627" name="Picture">
+                  <wp:docPr id="422223119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591011627" name="Picture"/>
+                          <pic:cNvPr id="422223119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42207,57 +42207,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442239705" name="Picture">
+                  <wp:docPr id="1554825240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442239705" name="Picture"/>
+                          <pic:cNvPr id="1554825240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43360,57 +43360,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958964838" name="Picture">
+                        <wp:docPr id="502522757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958964838" name="Picture"/>
+                                <pic:cNvPr id="502522757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44803,57 +44803,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393227323" name="Picture">
+                  <wp:docPr id="660954147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393227323" name="Picture"/>
+                          <pic:cNvPr id="660954147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44892,57 +44892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743317810" name="Picture">
+                  <wp:docPr id="690707580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743317810" name="Picture"/>
+                          <pic:cNvPr id="690707580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45515,57 +45515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526904801" name="Picture">
+                  <wp:docPr id="607024621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526904801" name="Picture"/>
+                          <pic:cNvPr id="607024621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46432,57 +46432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873087126" name="Picture">
+                  <wp:docPr id="871459177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873087126" name="Picture"/>
+                          <pic:cNvPr id="871459177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46535,57 +46535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322203113" name="Picture">
+                  <wp:docPr id="792917162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322203113" name="Picture"/>
+                          <pic:cNvPr id="792917162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47858,57 +47858,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435474588" name="Picture">
+                  <wp:docPr id="2017613690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435474588" name="Picture"/>
+                          <pic:cNvPr id="2017613690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48493,57 +48493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648926651" name="Picture">
+                  <wp:docPr id="1075645308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648926651" name="Picture"/>
+                          <pic:cNvPr id="1075645308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48564,57 +48564,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542889835" name="Picture">
+                  <wp:docPr id="1419327839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542889835" name="Picture"/>
+                          <pic:cNvPr id="1419327839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48978,57 +48978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224699356" name="Picture">
+                  <wp:docPr id="1131954983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224699356" name="Picture"/>
+                          <pic:cNvPr id="1131954983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>