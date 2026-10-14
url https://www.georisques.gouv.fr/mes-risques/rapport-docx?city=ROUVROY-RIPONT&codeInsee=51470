--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616037243" name="Picture">
+                  <wp:docPr id="406861679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616037243" name="Picture"/>
+                          <pic:cNvPr id="406861679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091597075" name="Picture">
+                  <wp:docPr id="1449523920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091597075" name="Picture"/>
+                          <pic:cNvPr id="1449523920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260557879" name="Picture">
+                        <wp:docPr id="408245475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260557879" name="Picture"/>
+                                <pic:cNvPr id="408245475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037042110" name="Picture">
+                  <wp:docPr id="1054020004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037042110" name="Picture"/>
+                          <pic:cNvPr id="1054020004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859718734" name="Picture">
+                  <wp:docPr id="669825964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859718734" name="Picture"/>
+                          <pic:cNvPr id="669825964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873656253" name="Picture">
+                  <wp:docPr id="1532135920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873656253" name="Picture"/>
+                          <pic:cNvPr id="1532135920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026297157" name="Picture">
+                  <wp:docPr id="1897403561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026297157" name="Picture"/>
+                          <pic:cNvPr id="1897403561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408683918" name="Picture">
+                  <wp:docPr id="1752204994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408683918" name="Picture"/>
+                          <pic:cNvPr id="1752204994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709745875" name="Picture">
+                        <wp:docPr id="1289376795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709745875" name="Picture"/>
+                                <pic:cNvPr id="1289376795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244871984" name="Picture">
+                        <wp:docPr id="1467745594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244871984" name="Picture"/>
+                                <pic:cNvPr id="1467745594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910937624" name="Picture">
+                        <wp:docPr id="487902378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910937624" name="Picture"/>
+                                <pic:cNvPr id="487902378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677771659" name="Picture">
+                        <wp:docPr id="1394870895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677771659" name="Picture"/>
+                                <pic:cNvPr id="1394870895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319763337" name="Picture">
+                        <wp:docPr id="128635724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319763337" name="Picture"/>
+                                <pic:cNvPr id="128635724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767810164" name="Picture">
+                        <wp:docPr id="1672794945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767810164" name="Picture"/>
+                                <pic:cNvPr id="1672794945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322518154" name="Picture">
+                        <wp:docPr id="1836537154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322518154" name="Picture"/>
+                                <pic:cNvPr id="1836537154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128606" name="Picture">
+                        <wp:docPr id="1695601872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128606" name="Picture"/>
+                                <pic:cNvPr id="1695601872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067229274" name="Picture">
+                        <wp:docPr id="1998763655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067229274" name="Picture"/>
+                                <pic:cNvPr id="1998763655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908576156" name="Picture">
+                        <wp:docPr id="171094508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908576156" name="Picture"/>
+                                <pic:cNvPr id="171094508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1140146656" name="Picture">
+                        <wp:docPr id="1133258650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1140146656" name="Picture"/>
+                                <pic:cNvPr id="1133258650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129883414" name="Picture">
+                        <wp:docPr id="8396119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129883414" name="Picture"/>
+                                <pic:cNvPr id="8396119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372742783" name="Picture">
+                        <wp:docPr id="237292919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372742783" name="Picture"/>
+                                <pic:cNvPr id="237292919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360551674" name="Picture">
+                        <wp:docPr id="1379360599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360551674" name="Picture"/>
+                                <pic:cNvPr id="1379360599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836037275" name="Picture">
+                        <wp:docPr id="1414153391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836037275" name="Picture"/>
+                                <pic:cNvPr id="1414153391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615079559" name="Picture">
+                  <wp:docPr id="977022674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615079559" name="Picture"/>
+                          <pic:cNvPr id="977022674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663264004" name="Picture">
+                  <wp:docPr id="1365573989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663264004" name="Picture"/>
+                          <pic:cNvPr id="1365573989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263124191" name="Picture">
+                  <wp:docPr id="846428059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263124191" name="Picture"/>
+                          <pic:cNvPr id="846428059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200255214" name="Picture">
+                  <wp:docPr id="1315931356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200255214" name="Picture"/>
+                          <pic:cNvPr id="1315931356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193508222" name="Picture">
+                  <wp:docPr id="1048662217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193508222" name="Picture"/>
+                          <pic:cNvPr id="1048662217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053331903" name="Picture">
+                  <wp:docPr id="29991653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053331903" name="Picture"/>
+                          <pic:cNvPr id="29991653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615176789" name="Picture">
+                        <wp:docPr id="1712117605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615176789" name="Picture"/>
+                                <pic:cNvPr id="1712117605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656159261" name="Picture">
+                  <wp:docPr id="948985299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656159261" name="Picture"/>
+                          <pic:cNvPr id="948985299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361478643" name="Picture">
+                  <wp:docPr id="125786505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361478643" name="Picture"/>
+                          <pic:cNvPr id="125786505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590124016" name="Picture">
+                  <wp:docPr id="130552316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590124016" name="Picture"/>
+                          <pic:cNvPr id="130552316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312048852" name="Picture">
+                  <wp:docPr id="1441041760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312048852" name="Picture"/>
+                          <pic:cNvPr id="1441041760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366129658" name="Picture">
+                  <wp:docPr id="2046208796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366129658" name="Picture"/>
+                          <pic:cNvPr id="2046208796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844652174" name="Picture">
+                  <wp:docPr id="1549834475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844652174" name="Picture"/>
+                          <pic:cNvPr id="1549834475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511891917" name="Picture">
+                        <wp:docPr id="1859455387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511891917" name="Picture"/>
+                                <pic:cNvPr id="1859455387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335567779" name="Picture">
+                  <wp:docPr id="1129150660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335567779" name="Picture"/>
+                          <pic:cNvPr id="1129150660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173063423" name="Picture">
+                  <wp:docPr id="2081605630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173063423" name="Picture"/>
+                          <pic:cNvPr id="2081605630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278771222" name="Picture">
+                  <wp:docPr id="102164580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278771222" name="Picture"/>
+                          <pic:cNvPr id="102164580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66797437" name="Picture">
+                  <wp:docPr id="481582527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66797437" name="Picture"/>
+                          <pic:cNvPr id="481582527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823768282" name="Picture">
+                  <wp:docPr id="2092592280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823768282" name="Picture"/>
+                          <pic:cNvPr id="2092592280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023387977" name="Picture">
+                  <wp:docPr id="1019302853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023387977" name="Picture"/>
+                          <pic:cNvPr id="1019302853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794607759" name="Picture">
+                        <wp:docPr id="391865123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794607759" name="Picture"/>
+                                <pic:cNvPr id="391865123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167474643" name="Picture">
+                  <wp:docPr id="1757407738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167474643" name="Picture"/>
+                          <pic:cNvPr id="1757407738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600511263" name="Picture">
+                  <wp:docPr id="907613522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600511263" name="Picture"/>
+                          <pic:cNvPr id="907613522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967019547" name="Picture">
+                  <wp:docPr id="2048338633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967019547" name="Picture"/>
+                          <pic:cNvPr id="2048338633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407853102" name="Picture">
+                  <wp:docPr id="31690104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407853102" name="Picture"/>
+                          <pic:cNvPr id="31690104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676145619" name="Picture">
+                  <wp:docPr id="2142157715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676145619" name="Picture"/>
+                          <pic:cNvPr id="2142157715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684995898" name="Picture">
+                  <wp:docPr id="1009551309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684995898" name="Picture"/>
+                          <pic:cNvPr id="1009551309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656969006" name="Picture">
+                  <wp:docPr id="840658893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656969006" name="Picture"/>
+                          <pic:cNvPr id="840658893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975204768" name="Picture">
+                  <wp:docPr id="2075966885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975204768" name="Picture"/>
+                          <pic:cNvPr id="2075966885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232169279" name="Picture">
+                  <wp:docPr id="2121499833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232169279" name="Picture"/>
+                          <pic:cNvPr id="2121499833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661256650" name="Picture">
+                        <wp:docPr id="1581908506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661256650" name="Picture"/>
+                                <pic:cNvPr id="1581908506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695761545" name="Picture">
+                  <wp:docPr id="1023284006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695761545" name="Picture"/>
+                          <pic:cNvPr id="1023284006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501065948" name="Picture">
+                  <wp:docPr id="1044002185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501065948" name="Picture"/>
+                          <pic:cNvPr id="1044002185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413053052" name="Picture">
+                  <wp:docPr id="227214117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413053052" name="Picture"/>
+                          <pic:cNvPr id="227214117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228040596" name="Picture">
+                  <wp:docPr id="179890344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228040596" name="Picture"/>
+                          <pic:cNvPr id="179890344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287039417" name="Picture">
+                  <wp:docPr id="185811325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287039417" name="Picture"/>
+                          <pic:cNvPr id="185811325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576948982" name="Picture">
+                  <wp:docPr id="663135517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576948982" name="Picture"/>
+                          <pic:cNvPr id="663135517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471586218" name="Picture">
+                        <wp:docPr id="1743729664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471586218" name="Picture"/>
+                                <pic:cNvPr id="1743729664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579979493" name="Picture">
+                  <wp:docPr id="1968425901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579979493" name="Picture"/>
+                          <pic:cNvPr id="1968425901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904253633" name="Picture">
+                  <wp:docPr id="991134694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904253633" name="Picture"/>
+                          <pic:cNvPr id="991134694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567468787" name="Picture">
+                  <wp:docPr id="74870334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567468787" name="Picture"/>
+                          <pic:cNvPr id="74870334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>