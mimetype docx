--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084361896" name="Picture">
+                  <wp:docPr id="367123364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084361896" name="Picture"/>
+                          <pic:cNvPr id="367123364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307919226" name="Picture">
+                  <wp:docPr id="35753102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307919226" name="Picture"/>
+                          <pic:cNvPr id="35753102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368651397" name="Picture">
+                        <wp:docPr id="1454113735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368651397" name="Picture"/>
+                                <pic:cNvPr id="1454113735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522120858" name="Picture">
+                  <wp:docPr id="1029597499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522120858" name="Picture"/>
+                          <pic:cNvPr id="1029597499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445723381" name="Picture">
+                  <wp:docPr id="749172736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445723381" name="Picture"/>
+                          <pic:cNvPr id="749172736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541095340" name="Picture">
+                  <wp:docPr id="1652608366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541095340" name="Picture"/>
+                          <pic:cNvPr id="1652608366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227459918" name="Picture">
+                  <wp:docPr id="626468611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227459918" name="Picture"/>
+                          <pic:cNvPr id="626468611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951117032" name="Picture">
+                  <wp:docPr id="2057540030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951117032" name="Picture"/>
+                          <pic:cNvPr id="2057540030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77698463" name="Picture">
+                        <wp:docPr id="392628736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77698463" name="Picture"/>
+                                <pic:cNvPr id="392628736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830547818" name="Picture">
+                        <wp:docPr id="1195630193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830547818" name="Picture"/>
+                                <pic:cNvPr id="1195630193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327835043" name="Picture">
+                        <wp:docPr id="355078259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327835043" name="Picture"/>
+                                <pic:cNvPr id="355078259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3171185" name="Picture">
+                        <wp:docPr id="851847734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3171185" name="Picture"/>
+                                <pic:cNvPr id="851847734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107399247" name="Picture">
+                        <wp:docPr id="1203892646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107399247" name="Picture"/>
+                                <pic:cNvPr id="1203892646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880815604" name="Picture">
+                        <wp:docPr id="792343072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880815604" name="Picture"/>
+                                <pic:cNvPr id="792343072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067592047" name="Picture">
+                        <wp:docPr id="1269706946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067592047" name="Picture"/>
+                                <pic:cNvPr id="1269706946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639978245" name="Picture">
+                        <wp:docPr id="303491737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639978245" name="Picture"/>
+                                <pic:cNvPr id="303491737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275661874" name="Picture">
+                        <wp:docPr id="1956402785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275661874" name="Picture"/>
+                                <pic:cNvPr id="1956402785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003321373" name="Picture">
+                        <wp:docPr id="237747486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003321373" name="Picture"/>
+                                <pic:cNvPr id="237747486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="942270798" name="Picture">
+                        <wp:docPr id="1182742555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="942270798" name="Picture"/>
+                                <pic:cNvPr id="1182742555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981632374" name="Picture">
+                        <wp:docPr id="395169136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981632374" name="Picture"/>
+                                <pic:cNvPr id="395169136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64283231" name="Picture">
+                  <wp:docPr id="1435320313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64283231" name="Picture"/>
+                          <pic:cNvPr id="1435320313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845085447" name="Picture">
+                  <wp:docPr id="1755441799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845085447" name="Picture"/>
+                          <pic:cNvPr id="1755441799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512445491" name="Picture">
+                  <wp:docPr id="912695570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512445491" name="Picture"/>
+                          <pic:cNvPr id="912695570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831884914" name="Picture">
+                  <wp:docPr id="1208570312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831884914" name="Picture"/>
+                          <pic:cNvPr id="1208570312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072162818" name="Picture">
+                  <wp:docPr id="817576829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072162818" name="Picture"/>
+                          <pic:cNvPr id="817576829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15289,57 +15289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366253610" name="Picture">
+                  <wp:docPr id="1715859681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366253610" name="Picture"/>
+                          <pic:cNvPr id="1715859681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16414,57 +16414,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707787571" name="Picture">
+                        <wp:docPr id="581841028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707787571" name="Picture"/>
+                                <pic:cNvPr id="581841028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17767,57 +17767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573613403" name="Picture">
+                  <wp:docPr id="846196780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573613403" name="Picture"/>
+                          <pic:cNvPr id="846196780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17856,57 +17856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815530791" name="Picture">
+                  <wp:docPr id="1982869998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815530791" name="Picture"/>
+                          <pic:cNvPr id="1982869998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18500,57 +18500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957699569" name="Picture">
+                  <wp:docPr id="633931196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957699569" name="Picture"/>
+                          <pic:cNvPr id="633931196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19498,57 +19498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998632568" name="Picture">
+                  <wp:docPr id="1742458838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998632568" name="Picture"/>
+                          <pic:cNvPr id="1742458838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19601,57 +19601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53415330" name="Picture">
+                  <wp:docPr id="1643664859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53415330" name="Picture"/>
+                          <pic:cNvPr id="1643664859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20982,57 +20982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487107046" name="Picture">
+                  <wp:docPr id="375643310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487107046" name="Picture"/>
+                          <pic:cNvPr id="375643310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22125,57 +22125,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232477496" name="Picture">
+                        <wp:docPr id="2093157763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232477496" name="Picture"/>
+                                <pic:cNvPr id="2093157763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23514,57 +23514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300538473" name="Picture">
+                  <wp:docPr id="1951217689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300538473" name="Picture"/>
+                          <pic:cNvPr id="1951217689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23603,57 +23603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053900056" name="Picture">
+                  <wp:docPr id="269935167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053900056" name="Picture"/>
+                          <pic:cNvPr id="269935167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24247,57 +24247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227722566" name="Picture">
+                  <wp:docPr id="1067062473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227722566" name="Picture"/>
+                          <pic:cNvPr id="1067062473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25245,57 +25245,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324228177" name="Picture">
+                  <wp:docPr id="1492673224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324228177" name="Picture"/>
+                          <pic:cNvPr id="1492673224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25348,57 +25348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030556879" name="Picture">
+                  <wp:docPr id="1682598185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030556879" name="Picture"/>
+                          <pic:cNvPr id="1682598185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26725,57 +26725,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549254363" name="Picture">
+                  <wp:docPr id="1463235593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549254363" name="Picture"/>
+                          <pic:cNvPr id="1463235593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27868,57 +27868,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109727894" name="Picture">
+                        <wp:docPr id="2123174800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109727894" name="Picture"/>
+                                <pic:cNvPr id="2123174800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29236,57 +29236,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91955700" name="Picture">
+                  <wp:docPr id="775459468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91955700" name="Picture"/>
+                          <pic:cNvPr id="775459468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29325,57 +29325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361174317" name="Picture">
+                  <wp:docPr id="952042824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361174317" name="Picture"/>
+                          <pic:cNvPr id="952042824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29957,57 +29957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659369396" name="Picture">
+                  <wp:docPr id="264603692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659369396" name="Picture"/>
+                          <pic:cNvPr id="264603692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30901,57 +30901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448747085" name="Picture">
+                  <wp:docPr id="1886505528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448747085" name="Picture"/>
+                          <pic:cNvPr id="1886505528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31013,57 +31013,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093978838" name="Picture">
+                  <wp:docPr id="1803907696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093978838" name="Picture"/>
+                          <pic:cNvPr id="1803907696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32254,51 +32254,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -32672,57 +32672,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766878492" name="Picture">
+                  <wp:docPr id="1163307138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766878492" name="Picture"/>
+                          <pic:cNvPr id="1163307138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33851,57 +33851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176203023" name="Picture">
+                  <wp:docPr id="1929146503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176203023" name="Picture"/>
+                          <pic:cNvPr id="1929146503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33931,57 +33931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801723924" name="Picture">
+                  <wp:docPr id="1742428884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801723924" name="Picture"/>
+                          <pic:cNvPr id="1742428884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34419,57 +34419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542224798" name="Picture">
+                  <wp:docPr id="1572749483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542224798" name="Picture"/>
+                          <pic:cNvPr id="1572749483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35270,51 +35270,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -35674,161 +35674,319 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3798844" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3798844</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relais de la Croisée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3798668" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3798668</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>