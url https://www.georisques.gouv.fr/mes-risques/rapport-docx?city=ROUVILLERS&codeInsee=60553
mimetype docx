--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477462665" name="Picture">
+                  <wp:docPr id="148567141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477462665" name="Picture"/>
+                          <pic:cNvPr id="148567141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324374980" name="Picture">
+                  <wp:docPr id="1359780836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324374980" name="Picture"/>
+                          <pic:cNvPr id="1359780836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108784222" name="Picture">
+                        <wp:docPr id="226876110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108784222" name="Picture"/>
+                                <pic:cNvPr id="226876110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497634155" name="Picture">
+                  <wp:docPr id="679619334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497634155" name="Picture"/>
+                          <pic:cNvPr id="679619334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116991583" name="Picture">
+                  <wp:docPr id="1357789780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116991583" name="Picture"/>
+                          <pic:cNvPr id="1357789780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564858444" name="Picture">
+                  <wp:docPr id="434210956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564858444" name="Picture"/>
+                          <pic:cNvPr id="434210956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57367694" name="Picture">
+                  <wp:docPr id="1456862684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57367694" name="Picture"/>
+                          <pic:cNvPr id="1456862684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315389107" name="Picture">
+                  <wp:docPr id="25772316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315389107" name="Picture"/>
+                          <pic:cNvPr id="25772316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310596018" name="Picture">
+                        <wp:docPr id="1215709119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310596018" name="Picture"/>
+                                <pic:cNvPr id="1215709119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866463051" name="Picture">
+                        <wp:docPr id="1885426340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866463051" name="Picture"/>
+                                <pic:cNvPr id="1885426340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330899939" name="Picture">
+                        <wp:docPr id="1632146542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330899939" name="Picture"/>
+                                <pic:cNvPr id="1632146542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969702170" name="Picture">
+                        <wp:docPr id="1367404543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969702170" name="Picture"/>
+                                <pic:cNvPr id="1367404543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694757861" name="Picture">
+                        <wp:docPr id="1170873544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694757861" name="Picture"/>
+                                <pic:cNvPr id="1170873544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3432728" name="Picture">
+                        <wp:docPr id="1900866350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3432728" name="Picture"/>
+                                <pic:cNvPr id="1900866350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678161477" name="Picture">
+                        <wp:docPr id="502593789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678161477" name="Picture"/>
+                                <pic:cNvPr id="502593789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846460177" name="Picture">
+                        <wp:docPr id="1582344672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846460177" name="Picture"/>
+                                <pic:cNvPr id="1582344672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224546321" name="Picture">
+                        <wp:docPr id="572648687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224546321" name="Picture"/>
+                                <pic:cNvPr id="572648687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361276336" name="Picture">
+                        <wp:docPr id="158396180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361276336" name="Picture"/>
+                                <pic:cNvPr id="158396180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608535435" name="Picture">
+                        <wp:docPr id="2008920586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608535435" name="Picture"/>
+                                <pic:cNvPr id="2008920586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134914612" name="Picture">
+                        <wp:docPr id="610686089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134914612" name="Picture"/>
+                                <pic:cNvPr id="610686089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639415540" name="Picture">
+                        <wp:docPr id="1629020069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639415540" name="Picture"/>
+                                <pic:cNvPr id="1629020069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458048350" name="Picture">
+                        <wp:docPr id="1358830709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458048350" name="Picture"/>
+                                <pic:cNvPr id="1358830709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107306205" name="Picture">
+                        <wp:docPr id="659548770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107306205" name="Picture"/>
+                                <pic:cNvPr id="659548770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876717198" name="Picture">
+                        <wp:docPr id="221260541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876717198" name="Picture"/>
+                                <pic:cNvPr id="221260541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193896933" name="Picture">
+                        <wp:docPr id="343393443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193896933" name="Picture"/>
+                                <pic:cNvPr id="343393443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681984101" name="Picture">
+                        <wp:docPr id="1737609809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681984101" name="Picture"/>
+                                <pic:cNvPr id="1737609809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888684494" name="Picture">
+                  <wp:docPr id="1168345643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888684494" name="Picture"/>
+                          <pic:cNvPr id="1168345643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781728115" name="Picture">
+                  <wp:docPr id="734036332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781728115" name="Picture"/>
+                          <pic:cNvPr id="734036332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117528777" name="Picture">
+                  <wp:docPr id="1798140390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117528777" name="Picture"/>
+                          <pic:cNvPr id="1798140390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993996470" name="Picture">
+                  <wp:docPr id="1752888885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993996470" name="Picture"/>
+                          <pic:cNvPr id="1752888885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879248455" name="Picture">
+                  <wp:docPr id="394050747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879248455" name="Picture"/>
+                          <pic:cNvPr id="394050747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36957766" name="Picture">
+                  <wp:docPr id="915541148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36957766" name="Picture"/>
+                          <pic:cNvPr id="915541148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580184372" name="Picture">
+                        <wp:docPr id="1575646553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580184372" name="Picture"/>
+                                <pic:cNvPr id="1575646553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661239317" name="Picture">
+                  <wp:docPr id="2065292890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661239317" name="Picture"/>
+                          <pic:cNvPr id="2065292890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105893033" name="Picture">
+                  <wp:docPr id="299632490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105893033" name="Picture"/>
+                          <pic:cNvPr id="299632490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652501427" name="Picture">
+                  <wp:docPr id="521337013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652501427" name="Picture"/>
+                          <pic:cNvPr id="521337013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832179196" name="Picture">
+                  <wp:docPr id="70198515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832179196" name="Picture"/>
+                          <pic:cNvPr id="70198515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090309633" name="Picture">
+                  <wp:docPr id="1916287079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090309633" name="Picture"/>
+                          <pic:cNvPr id="1916287079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257886683" name="Picture">
+                  <wp:docPr id="1907471120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257886683" name="Picture"/>
+                          <pic:cNvPr id="1907471120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835995341" name="Picture">
+                        <wp:docPr id="1511242784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835995341" name="Picture"/>
+                                <pic:cNvPr id="1511242784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762419120" name="Picture">
+                  <wp:docPr id="650554689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762419120" name="Picture"/>
+                          <pic:cNvPr id="650554689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047438886" name="Picture">
+                  <wp:docPr id="1349646635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047438886" name="Picture"/>
+                          <pic:cNvPr id="1349646635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565757285" name="Picture">
+                  <wp:docPr id="481041423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565757285" name="Picture"/>
+                          <pic:cNvPr id="481041423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119639144" name="Picture">
+                  <wp:docPr id="2062615685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119639144" name="Picture"/>
+                          <pic:cNvPr id="2062615685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040647779" name="Picture">
+                  <wp:docPr id="2099789576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040647779" name="Picture"/>
+                          <pic:cNvPr id="2099789576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878491265" name="Picture">
+                  <wp:docPr id="837054265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878491265" name="Picture"/>
+                          <pic:cNvPr id="837054265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645717514" name="Picture">
+                        <wp:docPr id="1982664896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645717514" name="Picture"/>
+                                <pic:cNvPr id="1982664896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858710647" name="Picture">
+                  <wp:docPr id="1679963291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858710647" name="Picture"/>
+                          <pic:cNvPr id="1679963291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989555425" name="Picture">
+                  <wp:docPr id="793953579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989555425" name="Picture"/>
+                          <pic:cNvPr id="793953579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299114619" name="Picture">
+                  <wp:docPr id="615399142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299114619" name="Picture"/>
+                          <pic:cNvPr id="615399142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905570235" name="Picture">
+                  <wp:docPr id="1163313583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905570235" name="Picture"/>
+                          <pic:cNvPr id="1163313583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568144511" name="Picture">
+                  <wp:docPr id="2048979336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568144511" name="Picture"/>
+                          <pic:cNvPr id="2048979336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315798192" name="Picture">
+                  <wp:docPr id="1037703049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315798192" name="Picture"/>
+                          <pic:cNvPr id="1037703049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937102277" name="Picture">
+                        <wp:docPr id="303958945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937102277" name="Picture"/>
+                                <pic:cNvPr id="303958945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949675049" name="Picture">
+                  <wp:docPr id="2132090932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949675049" name="Picture"/>
+                          <pic:cNvPr id="2132090932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625227910" name="Picture">
+                  <wp:docPr id="1735268760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625227910" name="Picture"/>
+                          <pic:cNvPr id="1735268760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431778396" name="Picture">
+                  <wp:docPr id="252892846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431778396" name="Picture"/>
+                          <pic:cNvPr id="252892846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969337361" name="Picture">
+                  <wp:docPr id="1149737973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969337361" name="Picture"/>
+                          <pic:cNvPr id="1149737973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671349585" name="Picture">
+                  <wp:docPr id="516023320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671349585" name="Picture"/>
+                          <pic:cNvPr id="516023320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014949839" name="Picture">
+                  <wp:docPr id="73970966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014949839" name="Picture"/>
+                          <pic:cNvPr id="73970966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145245698" name="Picture">
+                  <wp:docPr id="481273188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145245698" name="Picture"/>
+                          <pic:cNvPr id="481273188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886446761" name="Picture">
+                  <wp:docPr id="1563321314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886446761" name="Picture"/>
+                          <pic:cNvPr id="1563321314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033667867" name="Picture">
+                  <wp:docPr id="199605672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033667867" name="Picture"/>
+                          <pic:cNvPr id="199605672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228745735" name="Picture">
+                  <wp:docPr id="1023701625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228745735" name="Picture"/>
+                          <pic:cNvPr id="1023701625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637321599" name="Picture">
+                  <wp:docPr id="459781183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637321599" name="Picture"/>
+                          <pic:cNvPr id="459781183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632216354" name="Picture">
+                  <wp:docPr id="1311025391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632216354" name="Picture"/>
+                          <pic:cNvPr id="1311025391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015928960" name="Picture">
+                  <wp:docPr id="255621532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015928960" name="Picture"/>
+                          <pic:cNvPr id="255621532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536948184" name="Picture">
+                  <wp:docPr id="113813256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536948184" name="Picture"/>
+                          <pic:cNvPr id="113813256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269971311" name="Picture">
+                  <wp:docPr id="2023623466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269971311" name="Picture"/>
+                          <pic:cNvPr id="2023623466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>