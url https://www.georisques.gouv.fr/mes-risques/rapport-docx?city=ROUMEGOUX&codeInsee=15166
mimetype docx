--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500430129" name="Picture">
+                  <wp:docPr id="1387974176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500430129" name="Picture"/>
+                          <pic:cNvPr id="1387974176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517181167" name="Picture">
+                  <wp:docPr id="654607733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517181167" name="Picture"/>
+                          <pic:cNvPr id="654607733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19204900" name="Picture">
+                        <wp:docPr id="1179235853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19204900" name="Picture"/>
+                                <pic:cNvPr id="1179235853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972773865" name="Picture">
+                  <wp:docPr id="1928427829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972773865" name="Picture"/>
+                          <pic:cNvPr id="1928427829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815465858" name="Picture">
+                  <wp:docPr id="2044778335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815465858" name="Picture"/>
+                          <pic:cNvPr id="2044778335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462089567" name="Picture">
+                  <wp:docPr id="1446838949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462089567" name="Picture"/>
+                          <pic:cNvPr id="1446838949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120322772" name="Picture">
+                  <wp:docPr id="292508467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120322772" name="Picture"/>
+                          <pic:cNvPr id="292508467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663479750" name="Picture">
+                  <wp:docPr id="381666235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663479750" name="Picture"/>
+                          <pic:cNvPr id="381666235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616669937" name="Picture">
+                        <wp:docPr id="433034801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616669937" name="Picture"/>
+                                <pic:cNvPr id="433034801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200591035" name="Picture">
+                        <wp:docPr id="2119661487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200591035" name="Picture"/>
+                                <pic:cNvPr id="2119661487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1207487625" name="Picture">
+                        <wp:docPr id="925205470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1207487625" name="Picture"/>
+                                <pic:cNvPr id="925205470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228521728" name="Picture">
+                        <wp:docPr id="171232207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228521728" name="Picture"/>
+                                <pic:cNvPr id="171232207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802925503" name="Picture">
+                        <wp:docPr id="1081270546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802925503" name="Picture"/>
+                                <pic:cNvPr id="1081270546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982823889" name="Picture">
+                        <wp:docPr id="883131826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982823889" name="Picture"/>
+                                <pic:cNvPr id="883131826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857925644" name="Picture">
+                        <wp:docPr id="1473960784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857925644" name="Picture"/>
+                                <pic:cNvPr id="1473960784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668425917" name="Picture">
+                        <wp:docPr id="1648556101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668425917" name="Picture"/>
+                                <pic:cNvPr id="1648556101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916789659" name="Picture">
+                        <wp:docPr id="726195209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916789659" name="Picture"/>
+                                <pic:cNvPr id="726195209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128458406" name="Picture">
+                        <wp:docPr id="1330614025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128458406" name="Picture"/>
+                                <pic:cNvPr id="1330614025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237871766" name="Picture">
+                        <wp:docPr id="1969376308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237871766" name="Picture"/>
+                                <pic:cNvPr id="1969376308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929310094" name="Picture">
+                        <wp:docPr id="1990864713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929310094" name="Picture"/>
+                                <pic:cNvPr id="1990864713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465955429" name="Picture">
+                        <wp:docPr id="310143564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465955429" name="Picture"/>
+                                <pic:cNvPr id="310143564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784372433" name="Picture">
+                        <wp:docPr id="2044951335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784372433" name="Picture"/>
+                                <pic:cNvPr id="2044951335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639222484" name="Picture">
+                        <wp:docPr id="905591481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639222484" name="Picture"/>
+                                <pic:cNvPr id="905591481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424434440" name="Picture">
+                  <wp:docPr id="2145742860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424434440" name="Picture"/>
+                          <pic:cNvPr id="2145742860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584346906" name="Picture">
+                  <wp:docPr id="2121931555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584346906" name="Picture"/>
+                          <pic:cNvPr id="2121931555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937512571" name="Picture">
+                  <wp:docPr id="1279542914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937512571" name="Picture"/>
+                          <pic:cNvPr id="1279542914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587679171" name="Picture">
+                  <wp:docPr id="618060310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587679171" name="Picture"/>
+                          <pic:cNvPr id="618060310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354677401" name="Picture">
+                  <wp:docPr id="1215238677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354677401" name="Picture"/>
+                          <pic:cNvPr id="1215238677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976845533" name="Picture">
+                  <wp:docPr id="298879707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976845533" name="Picture"/>
+                          <pic:cNvPr id="298879707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412730654" name="Picture">
+                        <wp:docPr id="1106198016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412730654" name="Picture"/>
+                                <pic:cNvPr id="1106198016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18707,57 +18707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695556327" name="Picture">
+                        <wp:docPr id="1282807240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695556327" name="Picture"/>
+                                <pic:cNvPr id="1282807240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20181,57 +20181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679680479" name="Picture">
+                  <wp:docPr id="1737384111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679680479" name="Picture"/>
+                          <pic:cNvPr id="1737384111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20270,57 +20270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291357172" name="Picture">
+                  <wp:docPr id="443659384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291357172" name="Picture"/>
+                          <pic:cNvPr id="443659384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20914,57 +20914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975438882" name="Picture">
+                  <wp:docPr id="1716857515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975438882" name="Picture"/>
+                          <pic:cNvPr id="1716857515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21912,57 +21912,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388044627" name="Picture">
+                  <wp:docPr id="1690199518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388044627" name="Picture"/>
+                          <pic:cNvPr id="1690199518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22015,57 +22015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583124179" name="Picture">
+                  <wp:docPr id="1728335595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583124179" name="Picture"/>
+                          <pic:cNvPr id="1728335595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23396,57 +23396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770195899" name="Picture">
+                  <wp:docPr id="1090638995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770195899" name="Picture"/>
+                          <pic:cNvPr id="1090638995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24558,57 +24558,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126808947" name="Picture">
+                        <wp:docPr id="39379821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126808947" name="Picture"/>
+                                <pic:cNvPr id="39379821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25533,57 +25533,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656744391" name="Picture">
+                        <wp:docPr id="262876543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656744391" name="Picture"/>
+                                <pic:cNvPr id="262876543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26922,57 +26922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819480774" name="Picture">
+                  <wp:docPr id="1252914284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819480774" name="Picture"/>
+                          <pic:cNvPr id="1252914284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27011,57 +27011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972468551" name="Picture">
+                  <wp:docPr id="2064501391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972468551" name="Picture"/>
+                          <pic:cNvPr id="2064501391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27655,57 +27655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910972561" name="Picture">
+                  <wp:docPr id="1284656091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910972561" name="Picture"/>
+                          <pic:cNvPr id="1284656091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28653,57 +28653,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441329032" name="Picture">
+                  <wp:docPr id="1282540213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441329032" name="Picture"/>
+                          <pic:cNvPr id="1282540213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28756,57 +28756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186602745" name="Picture">
+                  <wp:docPr id="1105264240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186602745" name="Picture"/>
+                          <pic:cNvPr id="1105264240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30135,57 +30135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135862305" name="Picture">
+                  <wp:docPr id="149846233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135862305" name="Picture"/>
+                          <pic:cNvPr id="149846233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31288,57 +31288,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036965835" name="Picture">
+                        <wp:docPr id="20430093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036965835" name="Picture"/>
+                                <pic:cNvPr id="20430093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32760,57 +32760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929782775" name="Picture">
+                  <wp:docPr id="2053387586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929782775" name="Picture"/>
+                          <pic:cNvPr id="2053387586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32849,57 +32849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004422637" name="Picture">
+                  <wp:docPr id="1827664768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004422637" name="Picture"/>
+                          <pic:cNvPr id="1827664768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197239668" name="Picture">
+                  <wp:docPr id="395688103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197239668" name="Picture"/>
+                          <pic:cNvPr id="395688103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34491,57 +34491,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251294300" name="Picture">
+                  <wp:docPr id="1199947220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251294300" name="Picture"/>
+                          <pic:cNvPr id="1199947220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34594,57 +34594,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719468212" name="Picture">
+                  <wp:docPr id="1092366146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719468212" name="Picture"/>
+                          <pic:cNvPr id="1092366146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35971,57 +35971,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950742798" name="Picture">
+                  <wp:docPr id="513509091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950742798" name="Picture"/>
+                          <pic:cNvPr id="513509091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37114,57 +37114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275565714" name="Picture">
+                        <wp:docPr id="1551278681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275565714" name="Picture"/>
+                                <pic:cNvPr id="1551278681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38482,57 +38482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275561451" name="Picture">
+                  <wp:docPr id="1404532163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275561451" name="Picture"/>
+                          <pic:cNvPr id="1404532163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38571,57 +38571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613696114" name="Picture">
+                  <wp:docPr id="985297286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613696114" name="Picture"/>
+                          <pic:cNvPr id="985297286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39203,57 +39203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703224367" name="Picture">
+                  <wp:docPr id="1613097120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703224367" name="Picture"/>
+                          <pic:cNvPr id="1613097120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40147,57 +40147,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727897873" name="Picture">
+                  <wp:docPr id="171338478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727897873" name="Picture"/>
+                          <pic:cNvPr id="171338478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40259,57 +40259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994906444" name="Picture">
+                  <wp:docPr id="139545192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994906444" name="Picture"/>
+                          <pic:cNvPr id="139545192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41918,57 +41918,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625301373" name="Picture">
+                  <wp:docPr id="1892494620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625301373" name="Picture"/>
+                          <pic:cNvPr id="1892494620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43097,57 +43097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285931425" name="Picture">
+                  <wp:docPr id="193551556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285931425" name="Picture"/>
+                          <pic:cNvPr id="193551556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43177,57 +43177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098437581" name="Picture">
+                  <wp:docPr id="174025497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098437581" name="Picture"/>
+                          <pic:cNvPr id="174025497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43665,57 +43665,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230923814" name="Picture">
+                  <wp:docPr id="1908412157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230923814" name="Picture"/>
+                          <pic:cNvPr id="1908412157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>