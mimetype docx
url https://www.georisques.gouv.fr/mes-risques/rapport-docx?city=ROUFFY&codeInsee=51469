--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584476619" name="Picture">
+                  <wp:docPr id="1111731893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584476619" name="Picture"/>
+                          <pic:cNvPr id="1111731893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467396057" name="Picture">
+                  <wp:docPr id="1948119771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467396057" name="Picture"/>
+                          <pic:cNvPr id="1948119771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297094328" name="Picture">
+                        <wp:docPr id="1948923518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297094328" name="Picture"/>
+                                <pic:cNvPr id="1948923518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976479981" name="Picture">
+                  <wp:docPr id="1390317120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976479981" name="Picture"/>
+                          <pic:cNvPr id="1390317120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668162767" name="Picture">
+                  <wp:docPr id="611912215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668162767" name="Picture"/>
+                          <pic:cNvPr id="611912215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257750459" name="Picture">
+                  <wp:docPr id="778473241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257750459" name="Picture"/>
+                          <pic:cNvPr id="778473241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860894261" name="Picture">
+                  <wp:docPr id="376116567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860894261" name="Picture"/>
+                          <pic:cNvPr id="376116567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268461033" name="Picture">
+                  <wp:docPr id="1029494149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268461033" name="Picture"/>
+                          <pic:cNvPr id="1029494149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771943731" name="Picture">
+                        <wp:docPr id="135709351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771943731" name="Picture"/>
+                                <pic:cNvPr id="135709351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374174233" name="Picture">
+                        <wp:docPr id="1453895013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374174233" name="Picture"/>
+                                <pic:cNvPr id="1453895013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75426335" name="Picture">
+                        <wp:docPr id="270695681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75426335" name="Picture"/>
+                                <pic:cNvPr id="270695681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630351230" name="Picture">
+                        <wp:docPr id="837549182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630351230" name="Picture"/>
+                                <pic:cNvPr id="837549182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756131453" name="Picture">
+                        <wp:docPr id="1927786155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756131453" name="Picture"/>
+                                <pic:cNvPr id="1927786155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207214241" name="Picture">
+                        <wp:docPr id="2005954698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207214241" name="Picture"/>
+                                <pic:cNvPr id="2005954698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065597408" name="Picture">
+                        <wp:docPr id="1202928764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065597408" name="Picture"/>
+                                <pic:cNvPr id="1202928764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731678806" name="Picture">
+                        <wp:docPr id="52916231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731678806" name="Picture"/>
+                                <pic:cNvPr id="52916231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244810903" name="Picture">
+                        <wp:docPr id="1754506881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244810903" name="Picture"/>
+                                <pic:cNvPr id="1754506881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869344423" name="Picture">
+                        <wp:docPr id="895255139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869344423" name="Picture"/>
+                                <pic:cNvPr id="895255139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808539623" name="Picture">
+                        <wp:docPr id="992038547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808539623" name="Picture"/>
+                                <pic:cNvPr id="992038547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371734425" name="Picture">
+                        <wp:docPr id="409366307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371734425" name="Picture"/>
+                                <pic:cNvPr id="409366307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593477276" name="Picture">
+                        <wp:docPr id="922849751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593477276" name="Picture"/>
+                                <pic:cNvPr id="922849751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83310101" name="Picture">
+                        <wp:docPr id="1200693727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83310101" name="Picture"/>
+                                <pic:cNvPr id="1200693727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288136293" name="Picture">
+                        <wp:docPr id="2085108130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288136293" name="Picture"/>
+                                <pic:cNvPr id="2085108130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795019060" name="Picture">
+                  <wp:docPr id="842884469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795019060" name="Picture"/>
+                          <pic:cNvPr id="842884469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114040439" name="Picture">
+                  <wp:docPr id="1370474673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114040439" name="Picture"/>
+                          <pic:cNvPr id="1370474673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915122007" name="Picture">
+                  <wp:docPr id="1546445380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915122007" name="Picture"/>
+                          <pic:cNvPr id="1546445380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749116322" name="Picture">
+                  <wp:docPr id="814637901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749116322" name="Picture"/>
+                          <pic:cNvPr id="814637901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846350856" name="Picture">
+                  <wp:docPr id="1600546593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846350856" name="Picture"/>
+                          <pic:cNvPr id="1600546593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836799402" name="Picture">
+                  <wp:docPr id="1919229928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836799402" name="Picture"/>
+                          <pic:cNvPr id="1919229928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877525110" name="Picture">
+                        <wp:docPr id="1060116382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877525110" name="Picture"/>
+                                <pic:cNvPr id="1060116382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226600441" name="Picture">
+                  <wp:docPr id="1661403989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226600441" name="Picture"/>
+                          <pic:cNvPr id="1661403989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518401157" name="Picture">
+                  <wp:docPr id="860721260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518401157" name="Picture"/>
+                          <pic:cNvPr id="860721260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169418599" name="Picture">
+                  <wp:docPr id="218037628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169418599" name="Picture"/>
+                          <pic:cNvPr id="218037628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335808960" name="Picture">
+                  <wp:docPr id="1492973907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335808960" name="Picture"/>
+                          <pic:cNvPr id="1492973907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589228140" name="Picture">
+                  <wp:docPr id="1365290532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589228140" name="Picture"/>
+                          <pic:cNvPr id="1365290532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496800275" name="Picture">
+                  <wp:docPr id="1524990278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496800275" name="Picture"/>
+                          <pic:cNvPr id="1524990278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808320514" name="Picture">
+                        <wp:docPr id="1643831519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808320514" name="Picture"/>
+                                <pic:cNvPr id="1643831519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058644443" name="Picture">
+                  <wp:docPr id="1761781305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058644443" name="Picture"/>
+                          <pic:cNvPr id="1761781305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224823525" name="Picture">
+                  <wp:docPr id="1236582602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224823525" name="Picture"/>
+                          <pic:cNvPr id="1236582602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004147937" name="Picture">
+                  <wp:docPr id="739151323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004147937" name="Picture"/>
+                          <pic:cNvPr id="739151323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462787266" name="Picture">
+                  <wp:docPr id="1733820729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462787266" name="Picture"/>
+                          <pic:cNvPr id="1733820729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829167156" name="Picture">
+                  <wp:docPr id="1744985140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829167156" name="Picture"/>
+                          <pic:cNvPr id="1744985140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046479284" name="Picture">
+                  <wp:docPr id="1397062105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046479284" name="Picture"/>
+                          <pic:cNvPr id="1397062105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462951111" name="Picture">
+                        <wp:docPr id="913630132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462951111" name="Picture"/>
+                                <pic:cNvPr id="913630132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053366994" name="Picture">
+                  <wp:docPr id="1468531555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053366994" name="Picture"/>
+                          <pic:cNvPr id="1468531555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770648687" name="Picture">
+                  <wp:docPr id="1409208157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770648687" name="Picture"/>
+                          <pic:cNvPr id="1409208157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672975229" name="Picture">
+                  <wp:docPr id="1107750869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672975229" name="Picture"/>
+                          <pic:cNvPr id="1107750869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296708689" name="Picture">
+                  <wp:docPr id="1430470843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296708689" name="Picture"/>
+                          <pic:cNvPr id="1430470843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933482119" name="Picture">
+                  <wp:docPr id="1885534569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933482119" name="Picture"/>
+                          <pic:cNvPr id="1885534569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033892911" name="Picture">
+                  <wp:docPr id="99600631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033892911" name="Picture"/>
+                          <pic:cNvPr id="99600631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940325494" name="Picture">
+                  <wp:docPr id="1467424444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940325494" name="Picture"/>
+                          <pic:cNvPr id="1467424444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14328442" name="Picture">
+                  <wp:docPr id="1323804780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14328442" name="Picture"/>
+                          <pic:cNvPr id="1323804780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537571992" name="Picture">
+                  <wp:docPr id="523046309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537571992" name="Picture"/>
+                          <pic:cNvPr id="523046309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196067162" name="Picture">
+                        <wp:docPr id="1262694829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196067162" name="Picture"/>
+                                <pic:cNvPr id="1262694829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939228311" name="Picture">
+                  <wp:docPr id="1014259013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939228311" name="Picture"/>
+                          <pic:cNvPr id="1014259013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003159152" name="Picture">
+                  <wp:docPr id="52852077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003159152" name="Picture"/>
+                          <pic:cNvPr id="52852077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821910785" name="Picture">
+                  <wp:docPr id="1521075370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821910785" name="Picture"/>
+                          <pic:cNvPr id="1521075370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127820689" name="Picture">
+                  <wp:docPr id="273145645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127820689" name="Picture"/>
+                          <pic:cNvPr id="273145645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423023479" name="Picture">
+                  <wp:docPr id="2146677796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423023479" name="Picture"/>
+                          <pic:cNvPr id="2146677796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799232500" name="Picture">
+                  <wp:docPr id="1832450364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799232500" name="Picture"/>
+                          <pic:cNvPr id="1832450364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127736995" name="Picture">
+                        <wp:docPr id="584538850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127736995" name="Picture"/>
+                                <pic:cNvPr id="584538850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481487498" name="Picture">
+                  <wp:docPr id="143435421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481487498" name="Picture"/>
+                          <pic:cNvPr id="143435421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193739843" name="Picture">
+                  <wp:docPr id="1180390605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193739843" name="Picture"/>
+                          <pic:cNvPr id="1180390605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433687070" name="Picture">
+                  <wp:docPr id="713246862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433687070" name="Picture"/>
+                          <pic:cNvPr id="713246862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>