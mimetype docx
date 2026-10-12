--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613781162" name="Picture">
+                  <wp:docPr id="2139187241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613781162" name="Picture"/>
+                          <pic:cNvPr id="2139187241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533315222" name="Picture">
+                  <wp:docPr id="545067289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533315222" name="Picture"/>
+                          <pic:cNvPr id="545067289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62692275" name="Picture">
+                        <wp:docPr id="1746529792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62692275" name="Picture"/>
+                                <pic:cNvPr id="1746529792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294971685" name="Picture">
+                  <wp:docPr id="604842497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294971685" name="Picture"/>
+                          <pic:cNvPr id="604842497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832077600" name="Picture">
+                  <wp:docPr id="668162159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832077600" name="Picture"/>
+                          <pic:cNvPr id="668162159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723276905" name="Picture">
+                  <wp:docPr id="1831046819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723276905" name="Picture"/>
+                          <pic:cNvPr id="1831046819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806871529" name="Picture">
+                  <wp:docPr id="564456993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806871529" name="Picture"/>
+                          <pic:cNvPr id="564456993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106010298" name="Picture">
+                  <wp:docPr id="2082755064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106010298" name="Picture"/>
+                          <pic:cNvPr id="2082755064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862673655" name="Picture">
+                        <wp:docPr id="600693964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862673655" name="Picture"/>
+                                <pic:cNvPr id="600693964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262100262" name="Picture">
+                        <wp:docPr id="32305376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262100262" name="Picture"/>
+                                <pic:cNvPr id="32305376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958578515" name="Picture">
+                        <wp:docPr id="1873078903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958578515" name="Picture"/>
+                                <pic:cNvPr id="1873078903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671941495" name="Picture">
+                        <wp:docPr id="1406065369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671941495" name="Picture"/>
+                                <pic:cNvPr id="1406065369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416661871" name="Picture">
+                        <wp:docPr id="1095702610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416661871" name="Picture"/>
+                                <pic:cNvPr id="1095702610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852647673" name="Picture">
+                        <wp:docPr id="1527920066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852647673" name="Picture"/>
+                                <pic:cNvPr id="1527920066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84285353" name="Picture">
+                        <wp:docPr id="510998170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84285353" name="Picture"/>
+                                <pic:cNvPr id="510998170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356612378" name="Picture">
+                        <wp:docPr id="968273769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356612378" name="Picture"/>
+                                <pic:cNvPr id="968273769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947275212" name="Picture">
+                        <wp:docPr id="698965011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947275212" name="Picture"/>
+                                <pic:cNvPr id="698965011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594297967" name="Picture">
+                        <wp:docPr id="309001354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594297967" name="Picture"/>
+                                <pic:cNvPr id="309001354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096401884" name="Picture">
+                        <wp:docPr id="1714712121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096401884" name="Picture"/>
+                                <pic:cNvPr id="1714712121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934688776" name="Picture">
+                        <wp:docPr id="1599457535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934688776" name="Picture"/>
+                                <pic:cNvPr id="1599457535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918107910" name="Picture">
+                  <wp:docPr id="671445874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918107910" name="Picture"/>
+                          <pic:cNvPr id="671445874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720463938" name="Picture">
+                  <wp:docPr id="1982649066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720463938" name="Picture"/>
+                          <pic:cNvPr id="1982649066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424398194" name="Picture">
+                  <wp:docPr id="1337344954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424398194" name="Picture"/>
+                          <pic:cNvPr id="1337344954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270355247" name="Picture">
+                  <wp:docPr id="2083388949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270355247" name="Picture"/>
+                          <pic:cNvPr id="2083388949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403325018" name="Picture">
+                  <wp:docPr id="852751359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403325018" name="Picture"/>
+                          <pic:cNvPr id="852751359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269111310" name="Picture">
+                  <wp:docPr id="136943554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269111310" name="Picture"/>
+                          <pic:cNvPr id="136943554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286142026" name="Picture">
+                        <wp:docPr id="353356816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286142026" name="Picture"/>
+                                <pic:cNvPr id="353356816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264929301" name="Picture">
+                  <wp:docPr id="1226348561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264929301" name="Picture"/>
+                          <pic:cNvPr id="1226348561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81480880" name="Picture">
+                  <wp:docPr id="1175101402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81480880" name="Picture"/>
+                          <pic:cNvPr id="1175101402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263888585" name="Picture">
+                  <wp:docPr id="755934279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263888585" name="Picture"/>
+                          <pic:cNvPr id="755934279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423906854" name="Picture">
+                  <wp:docPr id="989526582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423906854" name="Picture"/>
+                          <pic:cNvPr id="989526582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578506172" name="Picture">
+                  <wp:docPr id="894339627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578506172" name="Picture"/>
+                          <pic:cNvPr id="894339627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672151892" name="Picture">
+                  <wp:docPr id="1831410277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672151892" name="Picture"/>
+                          <pic:cNvPr id="1831410277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420524298" name="Picture">
+                        <wp:docPr id="702052690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420524298" name="Picture"/>
+                                <pic:cNvPr id="702052690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872847720" name="Picture">
+                  <wp:docPr id="210215998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872847720" name="Picture"/>
+                          <pic:cNvPr id="210215998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636710013" name="Picture">
+                  <wp:docPr id="1967552744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636710013" name="Picture"/>
+                          <pic:cNvPr id="1967552744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932704799" name="Picture">
+                  <wp:docPr id="618750788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932704799" name="Picture"/>
+                          <pic:cNvPr id="618750788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268631438" name="Picture">
+                  <wp:docPr id="342164209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268631438" name="Picture"/>
+                          <pic:cNvPr id="342164209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303062531" name="Picture">
+                  <wp:docPr id="318696343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303062531" name="Picture"/>
+                          <pic:cNvPr id="318696343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645313560" name="Picture">
+                  <wp:docPr id="1402953032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645313560" name="Picture"/>
+                          <pic:cNvPr id="1402953032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910300534" name="Picture">
+                        <wp:docPr id="1300783895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910300534" name="Picture"/>
+                                <pic:cNvPr id="1300783895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598704664" name="Picture">
+                  <wp:docPr id="1691615987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598704664" name="Picture"/>
+                          <pic:cNvPr id="1691615987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595049154" name="Picture">
+                  <wp:docPr id="390639576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595049154" name="Picture"/>
+                          <pic:cNvPr id="390639576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543945986" name="Picture">
+                  <wp:docPr id="1399272027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543945986" name="Picture"/>
+                          <pic:cNvPr id="1399272027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905470887" name="Picture">
+                  <wp:docPr id="930423831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905470887" name="Picture"/>
+                          <pic:cNvPr id="930423831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665088932" name="Picture">
+                  <wp:docPr id="1305555010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665088932" name="Picture"/>
+                          <pic:cNvPr id="1305555010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637258062" name="Picture">
+                  <wp:docPr id="870126031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637258062" name="Picture"/>
+                          <pic:cNvPr id="870126031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266205997" name="Picture">
+                        <wp:docPr id="1466648063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266205997" name="Picture"/>
+                                <pic:cNvPr id="1466648063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518605691" name="Picture">
+                  <wp:docPr id="216229300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518605691" name="Picture"/>
+                          <pic:cNvPr id="216229300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406512774" name="Picture">
+                  <wp:docPr id="673963050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406512774" name="Picture"/>
+                          <pic:cNvPr id="673963050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177831127" name="Picture">
+                  <wp:docPr id="1668181024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177831127" name="Picture"/>
+                          <pic:cNvPr id="1668181024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>