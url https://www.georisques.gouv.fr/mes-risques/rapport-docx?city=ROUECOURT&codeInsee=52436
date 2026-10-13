--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139187241" name="Picture">
+                  <wp:docPr id="1819095945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139187241" name="Picture"/>
+                          <pic:cNvPr id="1819095945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545067289" name="Picture">
+                  <wp:docPr id="1297355853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545067289" name="Picture"/>
+                          <pic:cNvPr id="1297355853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746529792" name="Picture">
+                        <wp:docPr id="2116417994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746529792" name="Picture"/>
+                                <pic:cNvPr id="2116417994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604842497" name="Picture">
+                  <wp:docPr id="1380614172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604842497" name="Picture"/>
+                          <pic:cNvPr id="1380614172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668162159" name="Picture">
+                  <wp:docPr id="490641060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668162159" name="Picture"/>
+                          <pic:cNvPr id="490641060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831046819" name="Picture">
+                  <wp:docPr id="1589967714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831046819" name="Picture"/>
+                          <pic:cNvPr id="1589967714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564456993" name="Picture">
+                  <wp:docPr id="417588776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564456993" name="Picture"/>
+                          <pic:cNvPr id="417588776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082755064" name="Picture">
+                  <wp:docPr id="874052045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082755064" name="Picture"/>
+                          <pic:cNvPr id="874052045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600693964" name="Picture">
+                        <wp:docPr id="465580022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600693964" name="Picture"/>
+                                <pic:cNvPr id="465580022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32305376" name="Picture">
+                        <wp:docPr id="1109829838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32305376" name="Picture"/>
+                                <pic:cNvPr id="1109829838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873078903" name="Picture">
+                        <wp:docPr id="950068334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873078903" name="Picture"/>
+                                <pic:cNvPr id="950068334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406065369" name="Picture">
+                        <wp:docPr id="1695039266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406065369" name="Picture"/>
+                                <pic:cNvPr id="1695039266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095702610" name="Picture">
+                        <wp:docPr id="437791658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095702610" name="Picture"/>
+                                <pic:cNvPr id="437791658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527920066" name="Picture">
+                        <wp:docPr id="84890716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527920066" name="Picture"/>
+                                <pic:cNvPr id="84890716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510998170" name="Picture">
+                        <wp:docPr id="1107518169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510998170" name="Picture"/>
+                                <pic:cNvPr id="1107518169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968273769" name="Picture">
+                        <wp:docPr id="826923652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968273769" name="Picture"/>
+                                <pic:cNvPr id="826923652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698965011" name="Picture">
+                        <wp:docPr id="394469680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698965011" name="Picture"/>
+                                <pic:cNvPr id="394469680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309001354" name="Picture">
+                        <wp:docPr id="1068410915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309001354" name="Picture"/>
+                                <pic:cNvPr id="1068410915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714712121" name="Picture">
+                        <wp:docPr id="844855135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714712121" name="Picture"/>
+                                <pic:cNvPr id="844855135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599457535" name="Picture">
+                        <wp:docPr id="758950811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599457535" name="Picture"/>
+                                <pic:cNvPr id="758950811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671445874" name="Picture">
+                  <wp:docPr id="1145164465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671445874" name="Picture"/>
+                          <pic:cNvPr id="1145164465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982649066" name="Picture">
+                  <wp:docPr id="1986948651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982649066" name="Picture"/>
+                          <pic:cNvPr id="1986948651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337344954" name="Picture">
+                  <wp:docPr id="2126536228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337344954" name="Picture"/>
+                          <pic:cNvPr id="2126536228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083388949" name="Picture">
+                  <wp:docPr id="1753144440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083388949" name="Picture"/>
+                          <pic:cNvPr id="1753144440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852751359" name="Picture">
+                  <wp:docPr id="1183533535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852751359" name="Picture"/>
+                          <pic:cNvPr id="1183533535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136943554" name="Picture">
+                  <wp:docPr id="164023405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136943554" name="Picture"/>
+                          <pic:cNvPr id="164023405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353356816" name="Picture">
+                        <wp:docPr id="1701585610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353356816" name="Picture"/>
+                                <pic:cNvPr id="1701585610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226348561" name="Picture">
+                  <wp:docPr id="184259824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226348561" name="Picture"/>
+                          <pic:cNvPr id="184259824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175101402" name="Picture">
+                  <wp:docPr id="1774205220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175101402" name="Picture"/>
+                          <pic:cNvPr id="1774205220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755934279" name="Picture">
+                  <wp:docPr id="1841183908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755934279" name="Picture"/>
+                          <pic:cNvPr id="1841183908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989526582" name="Picture">
+                  <wp:docPr id="196755926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989526582" name="Picture"/>
+                          <pic:cNvPr id="196755926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894339627" name="Picture">
+                  <wp:docPr id="1299361947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894339627" name="Picture"/>
+                          <pic:cNvPr id="1299361947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831410277" name="Picture">
+                  <wp:docPr id="684186463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831410277" name="Picture"/>
+                          <pic:cNvPr id="684186463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702052690" name="Picture">
+                        <wp:docPr id="1511019952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702052690" name="Picture"/>
+                                <pic:cNvPr id="1511019952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210215998" name="Picture">
+                  <wp:docPr id="1276862606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210215998" name="Picture"/>
+                          <pic:cNvPr id="1276862606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967552744" name="Picture">
+                  <wp:docPr id="293361201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967552744" name="Picture"/>
+                          <pic:cNvPr id="293361201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618750788" name="Picture">
+                  <wp:docPr id="75569785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618750788" name="Picture"/>
+                          <pic:cNvPr id="75569785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342164209" name="Picture">
+                  <wp:docPr id="1266917298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342164209" name="Picture"/>
+                          <pic:cNvPr id="1266917298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318696343" name="Picture">
+                  <wp:docPr id="468230423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318696343" name="Picture"/>
+                          <pic:cNvPr id="468230423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402953032" name="Picture">
+                  <wp:docPr id="716014802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402953032" name="Picture"/>
+                          <pic:cNvPr id="716014802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300783895" name="Picture">
+                        <wp:docPr id="1757796976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300783895" name="Picture"/>
+                                <pic:cNvPr id="1757796976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691615987" name="Picture">
+                  <wp:docPr id="772294830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691615987" name="Picture"/>
+                          <pic:cNvPr id="772294830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390639576" name="Picture">
+                  <wp:docPr id="1093675734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390639576" name="Picture"/>
+                          <pic:cNvPr id="1093675734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399272027" name="Picture">
+                  <wp:docPr id="32228157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399272027" name="Picture"/>
+                          <pic:cNvPr id="32228157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930423831" name="Picture">
+                  <wp:docPr id="801686626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930423831" name="Picture"/>
+                          <pic:cNvPr id="801686626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305555010" name="Picture">
+                  <wp:docPr id="1652793386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305555010" name="Picture"/>
+                          <pic:cNvPr id="1652793386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870126031" name="Picture">
+                  <wp:docPr id="1723157088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870126031" name="Picture"/>
+                          <pic:cNvPr id="1723157088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466648063" name="Picture">
+                        <wp:docPr id="360629243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466648063" name="Picture"/>
+                                <pic:cNvPr id="360629243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216229300" name="Picture">
+                  <wp:docPr id="1507097982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216229300" name="Picture"/>
+                          <pic:cNvPr id="1507097982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673963050" name="Picture">
+                  <wp:docPr id="23578988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673963050" name="Picture"/>
+                          <pic:cNvPr id="23578988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668181024" name="Picture">
+                  <wp:docPr id="435444017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668181024" name="Picture"/>
+                          <pic:cNvPr id="435444017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>