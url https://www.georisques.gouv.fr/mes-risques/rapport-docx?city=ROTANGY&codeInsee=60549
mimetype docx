--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977505143" name="Picture">
+                  <wp:docPr id="1111649450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977505143" name="Picture"/>
+                          <pic:cNvPr id="1111649450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775371408" name="Picture">
+                  <wp:docPr id="2099574690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775371408" name="Picture"/>
+                          <pic:cNvPr id="2099574690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418316809" name="Picture">
+                        <wp:docPr id="1227600986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418316809" name="Picture"/>
+                                <pic:cNvPr id="1227600986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547520319" name="Picture">
+                  <wp:docPr id="1604110692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547520319" name="Picture"/>
+                          <pic:cNvPr id="1604110692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354940064" name="Picture">
+                  <wp:docPr id="129917883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354940064" name="Picture"/>
+                          <pic:cNvPr id="129917883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626469506" name="Picture">
+                  <wp:docPr id="1617218409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626469506" name="Picture"/>
+                          <pic:cNvPr id="1617218409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74921192" name="Picture">
+                  <wp:docPr id="1035191245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74921192" name="Picture"/>
+                          <pic:cNvPr id="1035191245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628014272" name="Picture">
+                  <wp:docPr id="188336666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628014272" name="Picture"/>
+                          <pic:cNvPr id="188336666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869007074" name="Picture">
+                        <wp:docPr id="319038857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869007074" name="Picture"/>
+                                <pic:cNvPr id="319038857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350948053" name="Picture">
+                        <wp:docPr id="1330536576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350948053" name="Picture"/>
+                                <pic:cNvPr id="1330536576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850721859" name="Picture">
+                        <wp:docPr id="173260538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850721859" name="Picture"/>
+                                <pic:cNvPr id="173260538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250442309" name="Picture">
+                        <wp:docPr id="1867858925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250442309" name="Picture"/>
+                                <pic:cNvPr id="1867858925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781470270" name="Picture">
+                        <wp:docPr id="1126297926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781470270" name="Picture"/>
+                                <pic:cNvPr id="1126297926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911781724" name="Picture">
+                        <wp:docPr id="816309233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911781724" name="Picture"/>
+                                <pic:cNvPr id="816309233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135893545" name="Picture">
+                        <wp:docPr id="1183216501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135893545" name="Picture"/>
+                                <pic:cNvPr id="1183216501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675089702" name="Picture">
+                        <wp:docPr id="1701885085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675089702" name="Picture"/>
+                                <pic:cNvPr id="1701885085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272919191" name="Picture">
+                        <wp:docPr id="1968193189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272919191" name="Picture"/>
+                                <pic:cNvPr id="1968193189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112200489" name="Picture">
+                        <wp:docPr id="1889945479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112200489" name="Picture"/>
+                                <pic:cNvPr id="1889945479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945751292" name="Picture">
+                        <wp:docPr id="749065941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945751292" name="Picture"/>
+                                <pic:cNvPr id="749065941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518217421" name="Picture">
+                        <wp:docPr id="1301859816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518217421" name="Picture"/>
+                                <pic:cNvPr id="1301859816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134769547" name="Picture">
+                        <wp:docPr id="508417525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134769547" name="Picture"/>
+                                <pic:cNvPr id="508417525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285880948" name="Picture">
+                        <wp:docPr id="1878622632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285880948" name="Picture"/>
+                                <pic:cNvPr id="1878622632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580921417" name="Picture">
+                        <wp:docPr id="1055210044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580921417" name="Picture"/>
+                                <pic:cNvPr id="1055210044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438945148" name="Picture">
+                  <wp:docPr id="1721661292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438945148" name="Picture"/>
+                          <pic:cNvPr id="1721661292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363624866" name="Picture">
+                  <wp:docPr id="1499935599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363624866" name="Picture"/>
+                          <pic:cNvPr id="1499935599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937202356" name="Picture">
+                  <wp:docPr id="780830907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937202356" name="Picture"/>
+                          <pic:cNvPr id="780830907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615732926" name="Picture">
+                  <wp:docPr id="1577226454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615732926" name="Picture"/>
+                          <pic:cNvPr id="1577226454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556303116" name="Picture">
+                  <wp:docPr id="1388133091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556303116" name="Picture"/>
+                          <pic:cNvPr id="1388133091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40812845" name="Picture">
+                  <wp:docPr id="1490829810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40812845" name="Picture"/>
+                          <pic:cNvPr id="1490829810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861897690" name="Picture">
+                        <wp:docPr id="2120609237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861897690" name="Picture"/>
+                                <pic:cNvPr id="2120609237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80073148" name="Picture">
+                  <wp:docPr id="209831888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80073148" name="Picture"/>
+                          <pic:cNvPr id="209831888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152507986" name="Picture">
+                  <wp:docPr id="1368672136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152507986" name="Picture"/>
+                          <pic:cNvPr id="1368672136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014966147" name="Picture">
+                  <wp:docPr id="5116714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014966147" name="Picture"/>
+                          <pic:cNvPr id="5116714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785539009" name="Picture">
+                  <wp:docPr id="1023404183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785539009" name="Picture"/>
+                          <pic:cNvPr id="1023404183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021635586" name="Picture">
+                  <wp:docPr id="1227557794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021635586" name="Picture"/>
+                          <pic:cNvPr id="1227557794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45909629" name="Picture">
+                  <wp:docPr id="1001362164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45909629" name="Picture"/>
+                          <pic:cNvPr id="1001362164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609729036" name="Picture">
+                        <wp:docPr id="895150160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609729036" name="Picture"/>
+                                <pic:cNvPr id="895150160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111379861" name="Picture">
+                  <wp:docPr id="1915085885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111379861" name="Picture"/>
+                          <pic:cNvPr id="1915085885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84057618" name="Picture">
+                  <wp:docPr id="1126090228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84057618" name="Picture"/>
+                          <pic:cNvPr id="1126090228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592521042" name="Picture">
+                  <wp:docPr id="1713144821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592521042" name="Picture"/>
+                          <pic:cNvPr id="1713144821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220317696" name="Picture">
+                  <wp:docPr id="1561825546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220317696" name="Picture"/>
+                          <pic:cNvPr id="1561825546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127829988" name="Picture">
+                  <wp:docPr id="1880340457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127829988" name="Picture"/>
+                          <pic:cNvPr id="1880340457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556798082" name="Picture">
+                  <wp:docPr id="2011626034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556798082" name="Picture"/>
+                          <pic:cNvPr id="2011626034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569064100" name="Picture">
+                        <wp:docPr id="1009067306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569064100" name="Picture"/>
+                                <pic:cNvPr id="1009067306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8292891" name="Picture">
+                  <wp:docPr id="2094166006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8292891" name="Picture"/>
+                          <pic:cNvPr id="2094166006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446958958" name="Picture">
+                  <wp:docPr id="1542229699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446958958" name="Picture"/>
+                          <pic:cNvPr id="1542229699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683115989" name="Picture">
+                  <wp:docPr id="1406401834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683115989" name="Picture"/>
+                          <pic:cNvPr id="1406401834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292688430" name="Picture">
+                  <wp:docPr id="1215541115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292688430" name="Picture"/>
+                          <pic:cNvPr id="1215541115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310404937" name="Picture">
+                  <wp:docPr id="1586910182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310404937" name="Picture"/>
+                          <pic:cNvPr id="1586910182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635610746" name="Picture">
+                  <wp:docPr id="826976949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635610746" name="Picture"/>
+                          <pic:cNvPr id="826976949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152254027" name="Picture">
+                        <wp:docPr id="178682985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152254027" name="Picture"/>
+                                <pic:cNvPr id="178682985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413227201" name="Picture">
+                  <wp:docPr id="953743689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413227201" name="Picture"/>
+                          <pic:cNvPr id="953743689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141761891" name="Picture">
+                  <wp:docPr id="19177231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141761891" name="Picture"/>
+                          <pic:cNvPr id="19177231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090837152" name="Picture">
+                  <wp:docPr id="74999425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090837152" name="Picture"/>
+                          <pic:cNvPr id="74999425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539179740" name="Picture">
+                  <wp:docPr id="1423730922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539179740" name="Picture"/>
+                          <pic:cNvPr id="1423730922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921490912" name="Picture">
+                  <wp:docPr id="1469974078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921490912" name="Picture"/>
+                          <pic:cNvPr id="1469974078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359493606" name="Picture">
+                  <wp:docPr id="1051662680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359493606" name="Picture"/>
+                          <pic:cNvPr id="1051662680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609791829" name="Picture">
+                  <wp:docPr id="1666511610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609791829" name="Picture"/>
+                          <pic:cNvPr id="1666511610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769056345" name="Picture">
+                  <wp:docPr id="2135347411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769056345" name="Picture"/>
+                          <pic:cNvPr id="2135347411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138232119" name="Picture">
+                  <wp:docPr id="951922994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138232119" name="Picture"/>
+                          <pic:cNvPr id="951922994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>