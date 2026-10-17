--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36259320" name="Picture">
+                  <wp:docPr id="1617911037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36259320" name="Picture"/>
+                          <pic:cNvPr id="1617911037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495011303" name="Picture">
+                  <wp:docPr id="19310366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495011303" name="Picture"/>
+                          <pic:cNvPr id="19310366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101865266" name="Picture">
+                        <wp:docPr id="857927709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101865266" name="Picture"/>
+                                <pic:cNvPr id="857927709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438326848" name="Picture">
+                  <wp:docPr id="490661926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438326848" name="Picture"/>
+                          <pic:cNvPr id="490661926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053589032" name="Picture">
+                  <wp:docPr id="1088738648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053589032" name="Picture"/>
+                          <pic:cNvPr id="1088738648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674550464" name="Picture">
+                  <wp:docPr id="1670340061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674550464" name="Picture"/>
+                          <pic:cNvPr id="1670340061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865781971" name="Picture">
+                  <wp:docPr id="444007473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865781971" name="Picture"/>
+                          <pic:cNvPr id="444007473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102491670" name="Picture">
+                  <wp:docPr id="1433450272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102491670" name="Picture"/>
+                          <pic:cNvPr id="1433450272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897052299" name="Picture">
+                        <wp:docPr id="816664401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897052299" name="Picture"/>
+                                <pic:cNvPr id="816664401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922995499" name="Picture">
+                        <wp:docPr id="1390538502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922995499" name="Picture"/>
+                                <pic:cNvPr id="1390538502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840250954" name="Picture">
+                        <wp:docPr id="687277367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840250954" name="Picture"/>
+                                <pic:cNvPr id="687277367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742186268" name="Picture">
+                        <wp:docPr id="358761493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742186268" name="Picture"/>
+                                <pic:cNvPr id="358761493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366051953" name="Picture">
+                        <wp:docPr id="4979600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366051953" name="Picture"/>
+                                <pic:cNvPr id="4979600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58084041" name="Picture">
+                        <wp:docPr id="843349173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58084041" name="Picture"/>
+                                <pic:cNvPr id="843349173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420803605" name="Picture">
+                        <wp:docPr id="12843651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420803605" name="Picture"/>
+                                <pic:cNvPr id="12843651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439177916" name="Picture">
+                        <wp:docPr id="1731821333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439177916" name="Picture"/>
+                                <pic:cNvPr id="1731821333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775387502" name="Picture">
+                        <wp:docPr id="1575066181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775387502" name="Picture"/>
+                                <pic:cNvPr id="1575066181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073841406" name="Picture">
+                        <wp:docPr id="1987033410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073841406" name="Picture"/>
+                                <pic:cNvPr id="1987033410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513488827" name="Picture">
+                        <wp:docPr id="1596525845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513488827" name="Picture"/>
+                                <pic:cNvPr id="1596525845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538490955" name="Picture">
+                        <wp:docPr id="1120243990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538490955" name="Picture"/>
+                                <pic:cNvPr id="1120243990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706199142" name="Picture">
+                        <wp:docPr id="431993557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706199142" name="Picture"/>
+                                <pic:cNvPr id="431993557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542188539" name="Picture">
+                        <wp:docPr id="1139327919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542188539" name="Picture"/>
+                                <pic:cNvPr id="1139327919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399421057" name="Picture">
+                        <wp:docPr id="2058800094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399421057" name="Picture"/>
+                                <pic:cNvPr id="2058800094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266333101" name="Picture">
+                  <wp:docPr id="496128023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266333101" name="Picture"/>
+                          <pic:cNvPr id="496128023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233611654" name="Picture">
+                  <wp:docPr id="464995609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233611654" name="Picture"/>
+                          <pic:cNvPr id="464995609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119314925" name="Picture">
+                  <wp:docPr id="861407198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119314925" name="Picture"/>
+                          <pic:cNvPr id="861407198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285347676" name="Picture">
+                  <wp:docPr id="116642028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285347676" name="Picture"/>
+                          <pic:cNvPr id="116642028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695403823" name="Picture">
+                  <wp:docPr id="33197675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695403823" name="Picture"/>
+                          <pic:cNvPr id="33197675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198350492" name="Picture">
+                  <wp:docPr id="271070931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198350492" name="Picture"/>
+                          <pic:cNvPr id="271070931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125144269" name="Picture">
+                        <wp:docPr id="2053230399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125144269" name="Picture"/>
+                                <pic:cNvPr id="2053230399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692508929" name="Picture">
+                  <wp:docPr id="1382782651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692508929" name="Picture"/>
+                          <pic:cNvPr id="1382782651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192950809" name="Picture">
+                  <wp:docPr id="639170513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192950809" name="Picture"/>
+                          <pic:cNvPr id="639170513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747296492" name="Picture">
+                  <wp:docPr id="1391774746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747296492" name="Picture"/>
+                          <pic:cNvPr id="1391774746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272767115" name="Picture">
+                  <wp:docPr id="989874432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272767115" name="Picture"/>
+                          <pic:cNvPr id="989874432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287444755" name="Picture">
+                  <wp:docPr id="755095594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287444755" name="Picture"/>
+                          <pic:cNvPr id="755095594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558366737" name="Picture">
+                  <wp:docPr id="646129723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558366737" name="Picture"/>
+                          <pic:cNvPr id="646129723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744915891" name="Picture">
+                        <wp:docPr id="44593057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744915891" name="Picture"/>
+                                <pic:cNvPr id="44593057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523672864" name="Picture">
+                        <wp:docPr id="922710524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523672864" name="Picture"/>
+                                <pic:cNvPr id="922710524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131460718" name="Picture">
+                  <wp:docPr id="2003551717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131460718" name="Picture"/>
+                          <pic:cNvPr id="2003551717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125378940" name="Picture">
+                  <wp:docPr id="1713714495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125378940" name="Picture"/>
+                          <pic:cNvPr id="1713714495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771160259" name="Picture">
+                  <wp:docPr id="517001300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771160259" name="Picture"/>
+                          <pic:cNvPr id="517001300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777705349" name="Picture">
+                  <wp:docPr id="390676160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777705349" name="Picture"/>
+                          <pic:cNvPr id="390676160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871424294" name="Picture">
+                  <wp:docPr id="538721828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871424294" name="Picture"/>
+                          <pic:cNvPr id="538721828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631817999" name="Picture">
+                  <wp:docPr id="1603192765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631817999" name="Picture"/>
+                          <pic:cNvPr id="1603192765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492154309" name="Picture">
+                        <wp:docPr id="432970605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492154309" name="Picture"/>
+                                <pic:cNvPr id="432970605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116452831" name="Picture">
+                  <wp:docPr id="810816710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116452831" name="Picture"/>
+                          <pic:cNvPr id="810816710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762127550" name="Picture">
+                  <wp:docPr id="1065505845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762127550" name="Picture"/>
+                          <pic:cNvPr id="1065505845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187665270" name="Picture">
+                  <wp:docPr id="569249265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187665270" name="Picture"/>
+                          <pic:cNvPr id="569249265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481968529" name="Picture">
+                  <wp:docPr id="1530751238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481968529" name="Picture"/>
+                          <pic:cNvPr id="1530751238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003075368" name="Picture">
+                  <wp:docPr id="2011591589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003075368" name="Picture"/>
+                          <pic:cNvPr id="2011591589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345749868" name="Picture">
+                  <wp:docPr id="428428640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345749868" name="Picture"/>
+                          <pic:cNvPr id="428428640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036055088" name="Picture">
+                        <wp:docPr id="2138600532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036055088" name="Picture"/>
+                                <pic:cNvPr id="2138600532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071987041" name="Picture">
+                  <wp:docPr id="1130297435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071987041" name="Picture"/>
+                          <pic:cNvPr id="1130297435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461088913" name="Picture">
+                  <wp:docPr id="2134441648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461088913" name="Picture"/>
+                          <pic:cNvPr id="2134441648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986543626" name="Picture">
+                  <wp:docPr id="490170533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986543626" name="Picture"/>
+                          <pic:cNvPr id="490170533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935717424" name="Picture">
+                  <wp:docPr id="713446169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935717424" name="Picture"/>
+                          <pic:cNvPr id="713446169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91820753" name="Picture">
+                  <wp:docPr id="661357697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91820753" name="Picture"/>
+                          <pic:cNvPr id="661357697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500111218" name="Picture">
+                  <wp:docPr id="1931118464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500111218" name="Picture"/>
+                          <pic:cNvPr id="1931118464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559746749" name="Picture">
+                  <wp:docPr id="1295073032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559746749" name="Picture"/>
+                          <pic:cNvPr id="1295073032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525169481" name="Picture">
+                  <wp:docPr id="448645404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525169481" name="Picture"/>
+                          <pic:cNvPr id="448645404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386490676" name="Picture">
+                  <wp:docPr id="1740466037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386490676" name="Picture"/>
+                          <pic:cNvPr id="1740466037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>