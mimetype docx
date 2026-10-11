--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877410193" name="Picture">
+                  <wp:docPr id="28010243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877410193" name="Picture"/>
+                          <pic:cNvPr id="28010243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184477892" name="Picture">
+                  <wp:docPr id="927225700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184477892" name="Picture"/>
+                          <pic:cNvPr id="927225700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091425650" name="Picture">
+                        <wp:docPr id="874869743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091425650" name="Picture"/>
+                                <pic:cNvPr id="874869743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292351789" name="Picture">
+                  <wp:docPr id="1243196042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292351789" name="Picture"/>
+                          <pic:cNvPr id="1243196042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093574982" name="Picture">
+                  <wp:docPr id="971215370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093574982" name="Picture"/>
+                          <pic:cNvPr id="971215370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688088749" name="Picture">
+                  <wp:docPr id="2102061811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688088749" name="Picture"/>
+                          <pic:cNvPr id="2102061811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11303041" name="Picture">
+                  <wp:docPr id="2127359481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11303041" name="Picture"/>
+                          <pic:cNvPr id="2127359481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711269474" name="Picture">
+                  <wp:docPr id="1939071452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711269474" name="Picture"/>
+                          <pic:cNvPr id="1939071452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807965876" name="Picture">
+                        <wp:docPr id="1228010255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807965876" name="Picture"/>
+                                <pic:cNvPr id="1228010255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740515354" name="Picture">
+                        <wp:docPr id="994256591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740515354" name="Picture"/>
+                                <pic:cNvPr id="994256591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048525749" name="Picture">
+                        <wp:docPr id="1273173856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048525749" name="Picture"/>
+                                <pic:cNvPr id="1273173856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085736758" name="Picture">
+                        <wp:docPr id="177145231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085736758" name="Picture"/>
+                                <pic:cNvPr id="177145231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437831901" name="Picture">
+                        <wp:docPr id="99135982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437831901" name="Picture"/>
+                                <pic:cNvPr id="99135982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137436689" name="Picture">
+                        <wp:docPr id="961579499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137436689" name="Picture"/>
+                                <pic:cNvPr id="961579499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553120319" name="Picture">
+                        <wp:docPr id="278795008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553120319" name="Picture"/>
+                                <pic:cNvPr id="278795008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1070886394" name="Picture">
+                        <wp:docPr id="1415226419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1070886394" name="Picture"/>
+                                <pic:cNvPr id="1415226419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126220920" name="Picture">
+                        <wp:docPr id="2011680558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126220920" name="Picture"/>
+                                <pic:cNvPr id="2011680558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10253,57 +10253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067646713" name="Picture">
+                  <wp:docPr id="1964029924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067646713" name="Picture"/>
+                          <pic:cNvPr id="1964029924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10342,57 +10342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509040165" name="Picture">
+                  <wp:docPr id="1853352285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509040165" name="Picture"/>
+                          <pic:cNvPr id="1853352285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10986,57 +10986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13198950" name="Picture">
+                  <wp:docPr id="2119930898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13198950" name="Picture"/>
+                          <pic:cNvPr id="2119930898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12214,57 +12214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691034888" name="Picture">
+                  <wp:docPr id="1209952124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691034888" name="Picture"/>
+                          <pic:cNvPr id="1209952124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12317,57 +12317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065956922" name="Picture">
+                  <wp:docPr id="2009847376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065956922" name="Picture"/>
+                          <pic:cNvPr id="2009847376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13698,57 +13698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539147605" name="Picture">
+                  <wp:docPr id="912380955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539147605" name="Picture"/>
+                          <pic:cNvPr id="912380955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14841,57 +14841,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285263987" name="Picture">
+                        <wp:docPr id="1450185253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285263987" name="Picture"/>
+                                <pic:cNvPr id="1450185253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16230,57 +16230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592590630" name="Picture">
+                  <wp:docPr id="547735134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592590630" name="Picture"/>
+                          <pic:cNvPr id="547735134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16319,57 +16319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22127309" name="Picture">
+                  <wp:docPr id="957463321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22127309" name="Picture"/>
+                          <pic:cNvPr id="957463321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16963,57 +16963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369467844" name="Picture">
+                  <wp:docPr id="1873180452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369467844" name="Picture"/>
+                          <pic:cNvPr id="1873180452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17961,57 +17961,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4787381" name="Picture">
+                  <wp:docPr id="2108531706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4787381" name="Picture"/>
+                          <pic:cNvPr id="2108531706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18064,57 +18064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926218224" name="Picture">
+                  <wp:docPr id="864672285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926218224" name="Picture"/>
+                          <pic:cNvPr id="864672285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19441,57 +19441,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555752154" name="Picture">
+                  <wp:docPr id="2067201889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555752154" name="Picture"/>
+                          <pic:cNvPr id="2067201889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20584,57 +20584,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791581946" name="Picture">
+                        <wp:docPr id="1371055761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791581946" name="Picture"/>
+                                <pic:cNvPr id="1371055761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21945,57 +21945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616118769" name="Picture">
+                  <wp:docPr id="498697776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616118769" name="Picture"/>
+                          <pic:cNvPr id="498697776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22034,57 +22034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614959103" name="Picture">
+                  <wp:docPr id="266376564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614959103" name="Picture"/>
+                          <pic:cNvPr id="266376564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22678,57 +22678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047148924" name="Picture">
+                  <wp:docPr id="420135432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047148924" name="Picture"/>
+                          <pic:cNvPr id="420135432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23676,57 +23676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937474210" name="Picture">
+                  <wp:docPr id="114218479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937474210" name="Picture"/>
+                          <pic:cNvPr id="114218479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23779,57 +23779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781005681" name="Picture">
+                  <wp:docPr id="1724059520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781005681" name="Picture"/>
+                          <pic:cNvPr id="1724059520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25156,57 +25156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514219561" name="Picture">
+                  <wp:docPr id="1828886121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514219561" name="Picture"/>
+                          <pic:cNvPr id="1828886121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26299,57 +26299,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348911511" name="Picture">
+                        <wp:docPr id="723025079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348911511" name="Picture"/>
+                                <pic:cNvPr id="723025079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27520,57 +27520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942715953" name="Picture">
+                  <wp:docPr id="1380976227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942715953" name="Picture"/>
+                          <pic:cNvPr id="1380976227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27591,57 +27591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211552242" name="Picture">
+                  <wp:docPr id="1489182308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211552242" name="Picture"/>
+                          <pic:cNvPr id="1489182308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28005,57 +28005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416958185" name="Picture">
+                  <wp:docPr id="127158531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416958185" name="Picture"/>
+                          <pic:cNvPr id="127158531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>