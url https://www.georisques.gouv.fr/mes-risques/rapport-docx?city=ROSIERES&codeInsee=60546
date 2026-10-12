--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28010243" name="Picture">
+                  <wp:docPr id="529007001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28010243" name="Picture"/>
+                          <pic:cNvPr id="529007001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927225700" name="Picture">
+                  <wp:docPr id="732714634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927225700" name="Picture"/>
+                          <pic:cNvPr id="732714634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874869743" name="Picture">
+                        <wp:docPr id="1708235069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874869743" name="Picture"/>
+                                <pic:cNvPr id="1708235069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243196042" name="Picture">
+                  <wp:docPr id="403826975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243196042" name="Picture"/>
+                          <pic:cNvPr id="403826975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971215370" name="Picture">
+                  <wp:docPr id="565267989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971215370" name="Picture"/>
+                          <pic:cNvPr id="565267989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102061811" name="Picture">
+                  <wp:docPr id="71970099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102061811" name="Picture"/>
+                          <pic:cNvPr id="71970099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127359481" name="Picture">
+                  <wp:docPr id="898981319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127359481" name="Picture"/>
+                          <pic:cNvPr id="898981319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939071452" name="Picture">
+                  <wp:docPr id="2021209472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939071452" name="Picture"/>
+                          <pic:cNvPr id="2021209472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228010255" name="Picture">
+                        <wp:docPr id="836622727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228010255" name="Picture"/>
+                                <pic:cNvPr id="836622727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="994256591" name="Picture">
+                        <wp:docPr id="814513657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="994256591" name="Picture"/>
+                                <pic:cNvPr id="814513657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273173856" name="Picture">
+                        <wp:docPr id="1944590534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273173856" name="Picture"/>
+                                <pic:cNvPr id="1944590534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177145231" name="Picture">
+                        <wp:docPr id="727534063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177145231" name="Picture"/>
+                                <pic:cNvPr id="727534063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99135982" name="Picture">
+                        <wp:docPr id="1224653266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99135982" name="Picture"/>
+                                <pic:cNvPr id="1224653266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961579499" name="Picture">
+                        <wp:docPr id="572227929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961579499" name="Picture"/>
+                                <pic:cNvPr id="572227929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278795008" name="Picture">
+                        <wp:docPr id="1233910590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278795008" name="Picture"/>
+                                <pic:cNvPr id="1233910590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415226419" name="Picture">
+                        <wp:docPr id="1463549299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415226419" name="Picture"/>
+                                <pic:cNvPr id="1463549299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011680558" name="Picture">
+                        <wp:docPr id="1027952983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011680558" name="Picture"/>
+                                <pic:cNvPr id="1027952983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10253,57 +10253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964029924" name="Picture">
+                  <wp:docPr id="1807602799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964029924" name="Picture"/>
+                          <pic:cNvPr id="1807602799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10342,57 +10342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853352285" name="Picture">
+                  <wp:docPr id="425324172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853352285" name="Picture"/>
+                          <pic:cNvPr id="425324172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10986,57 +10986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119930898" name="Picture">
+                  <wp:docPr id="2011839840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119930898" name="Picture"/>
+                          <pic:cNvPr id="2011839840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12214,57 +12214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209952124" name="Picture">
+                  <wp:docPr id="764334656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209952124" name="Picture"/>
+                          <pic:cNvPr id="764334656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12317,57 +12317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009847376" name="Picture">
+                  <wp:docPr id="994095356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009847376" name="Picture"/>
+                          <pic:cNvPr id="994095356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13698,57 +13698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912380955" name="Picture">
+                  <wp:docPr id="213146188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912380955" name="Picture"/>
+                          <pic:cNvPr id="213146188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14841,57 +14841,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450185253" name="Picture">
+                        <wp:docPr id="556189684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450185253" name="Picture"/>
+                                <pic:cNvPr id="556189684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -16230,57 +16230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547735134" name="Picture">
+                  <wp:docPr id="1292907902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547735134" name="Picture"/>
+                          <pic:cNvPr id="1292907902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16319,57 +16319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957463321" name="Picture">
+                  <wp:docPr id="174632753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957463321" name="Picture"/>
+                          <pic:cNvPr id="174632753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16963,57 +16963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873180452" name="Picture">
+                  <wp:docPr id="501661935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873180452" name="Picture"/>
+                          <pic:cNvPr id="501661935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17961,57 +17961,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108531706" name="Picture">
+                  <wp:docPr id="1495420951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108531706" name="Picture"/>
+                          <pic:cNvPr id="1495420951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18064,57 +18064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864672285" name="Picture">
+                  <wp:docPr id="1171413339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864672285" name="Picture"/>
+                          <pic:cNvPr id="1171413339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19441,57 +19441,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067201889" name="Picture">
+                  <wp:docPr id="1695202362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067201889" name="Picture"/>
+                          <pic:cNvPr id="1695202362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20584,57 +20584,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371055761" name="Picture">
+                        <wp:docPr id="1599419259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371055761" name="Picture"/>
+                                <pic:cNvPr id="1599419259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21945,57 +21945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498697776" name="Picture">
+                  <wp:docPr id="1863233479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498697776" name="Picture"/>
+                          <pic:cNvPr id="1863233479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22034,57 +22034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266376564" name="Picture">
+                  <wp:docPr id="1947868246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266376564" name="Picture"/>
+                          <pic:cNvPr id="1947868246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22678,57 +22678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420135432" name="Picture">
+                  <wp:docPr id="288397934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420135432" name="Picture"/>
+                          <pic:cNvPr id="288397934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23676,57 +23676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114218479" name="Picture">
+                  <wp:docPr id="1846283696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114218479" name="Picture"/>
+                          <pic:cNvPr id="1846283696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23779,57 +23779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724059520" name="Picture">
+                  <wp:docPr id="611627792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724059520" name="Picture"/>
+                          <pic:cNvPr id="611627792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25156,57 +25156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828886121" name="Picture">
+                  <wp:docPr id="1991176806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828886121" name="Picture"/>
+                          <pic:cNvPr id="1991176806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26299,57 +26299,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723025079" name="Picture">
+                        <wp:docPr id="761607624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723025079" name="Picture"/>
+                                <pic:cNvPr id="761607624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27520,57 +27520,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380976227" name="Picture">
+                  <wp:docPr id="744087488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380976227" name="Picture"/>
+                          <pic:cNvPr id="744087488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27591,57 +27591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489182308" name="Picture">
+                  <wp:docPr id="1114125944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489182308" name="Picture"/>
+                          <pic:cNvPr id="1114125944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28005,57 +28005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127158531" name="Picture">
+                  <wp:docPr id="1760782149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127158531" name="Picture"/>
+                          <pic:cNvPr id="1760782149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>