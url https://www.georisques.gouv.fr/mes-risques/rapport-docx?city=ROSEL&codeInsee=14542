--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797900322" name="Picture">
+                  <wp:docPr id="1638719589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797900322" name="Picture"/>
+                          <pic:cNvPr id="1638719589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137366162" name="Picture">
+                  <wp:docPr id="2023295813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137366162" name="Picture"/>
+                          <pic:cNvPr id="2023295813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733379333" name="Picture">
+                        <wp:docPr id="315720476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733379333" name="Picture"/>
+                                <pic:cNvPr id="315720476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652219465" name="Picture">
+                  <wp:docPr id="697496087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652219465" name="Picture"/>
+                          <pic:cNvPr id="697496087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374147677" name="Picture">
+                  <wp:docPr id="1628515775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374147677" name="Picture"/>
+                          <pic:cNvPr id="1628515775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369933664" name="Picture">
+                  <wp:docPr id="2086340605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369933664" name="Picture"/>
+                          <pic:cNvPr id="2086340605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050673134" name="Picture">
+                  <wp:docPr id="2139184163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050673134" name="Picture"/>
+                          <pic:cNvPr id="2139184163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721856345" name="Picture">
+                  <wp:docPr id="1559687726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721856345" name="Picture"/>
+                          <pic:cNvPr id="1559687726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182138905" name="Picture">
+                        <wp:docPr id="1838713068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182138905" name="Picture"/>
+                                <pic:cNvPr id="1838713068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109453804" name="Picture">
+                        <wp:docPr id="1179777109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109453804" name="Picture"/>
+                                <pic:cNvPr id="1179777109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51042186" name="Picture">
+                        <wp:docPr id="47468593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51042186" name="Picture"/>
+                                <pic:cNvPr id="47468593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915828343" name="Picture">
+                        <wp:docPr id="2025166747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915828343" name="Picture"/>
+                                <pic:cNvPr id="2025166747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073060203" name="Picture">
+                        <wp:docPr id="1566609985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073060203" name="Picture"/>
+                                <pic:cNvPr id="1566609985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654289344" name="Picture">
+                        <wp:docPr id="1637042031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654289344" name="Picture"/>
+                                <pic:cNvPr id="1637042031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909499925" name="Picture">
+                        <wp:docPr id="2117470443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909499925" name="Picture"/>
+                                <pic:cNvPr id="2117470443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646592598" name="Picture">
+                        <wp:docPr id="2023362931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646592598" name="Picture"/>
+                                <pic:cNvPr id="2023362931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876824977" name="Picture">
+                        <wp:docPr id="576004532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876824977" name="Picture"/>
+                                <pic:cNvPr id="576004532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063783036" name="Picture">
+                        <wp:docPr id="1538565933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063783036" name="Picture"/>
+                                <pic:cNvPr id="1538565933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474761219" name="Picture">
+                        <wp:docPr id="1785881159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474761219" name="Picture"/>
+                                <pic:cNvPr id="1785881159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714016151" name="Picture">
+                        <wp:docPr id="599882929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714016151" name="Picture"/>
+                                <pic:cNvPr id="599882929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582088803" name="Picture">
+                        <wp:docPr id="200391298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582088803" name="Picture"/>
+                                <pic:cNvPr id="200391298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294478651" name="Picture">
+                        <wp:docPr id="638432734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294478651" name="Picture"/>
+                                <pic:cNvPr id="638432734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820463027" name="Picture">
+                        <wp:docPr id="160650003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820463027" name="Picture"/>
+                                <pic:cNvPr id="160650003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540306033" name="Picture">
+                  <wp:docPr id="505128522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540306033" name="Picture"/>
+                          <pic:cNvPr id="505128522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956373285" name="Picture">
+                  <wp:docPr id="198024482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956373285" name="Picture"/>
+                          <pic:cNvPr id="198024482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221299708" name="Picture">
+                  <wp:docPr id="1068720099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221299708" name="Picture"/>
+                          <pic:cNvPr id="1068720099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834620588" name="Picture">
+                  <wp:docPr id="198222486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834620588" name="Picture"/>
+                          <pic:cNvPr id="198222486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478050137" name="Picture">
+                  <wp:docPr id="689868879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478050137" name="Picture"/>
+                          <pic:cNvPr id="689868879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723799102" name="Picture">
+                  <wp:docPr id="880131096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723799102" name="Picture"/>
+                          <pic:cNvPr id="880131096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507360085" name="Picture">
+                        <wp:docPr id="1694786703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507360085" name="Picture"/>
+                                <pic:cNvPr id="1694786703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930370723" name="Picture">
+                  <wp:docPr id="464971389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930370723" name="Picture"/>
+                          <pic:cNvPr id="464971389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773419005" name="Picture">
+                  <wp:docPr id="196216921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773419005" name="Picture"/>
+                          <pic:cNvPr id="196216921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931264843" name="Picture">
+                  <wp:docPr id="1305753020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931264843" name="Picture"/>
+                          <pic:cNvPr id="1305753020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224029918" name="Picture">
+                  <wp:docPr id="1334501524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224029918" name="Picture"/>
+                          <pic:cNvPr id="1334501524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903842031" name="Picture">
+                  <wp:docPr id="1986497480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903842031" name="Picture"/>
+                          <pic:cNvPr id="1986497480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885579833" name="Picture">
+                  <wp:docPr id="2047301558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885579833" name="Picture"/>
+                          <pic:cNvPr id="2047301558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996060085" name="Picture">
+                        <wp:docPr id="1997492374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996060085" name="Picture"/>
+                                <pic:cNvPr id="1997492374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559048133" name="Picture">
+                        <wp:docPr id="2036792960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559048133" name="Picture"/>
+                                <pic:cNvPr id="2036792960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872720217" name="Picture">
+                  <wp:docPr id="1960876762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872720217" name="Picture"/>
+                          <pic:cNvPr id="1960876762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546554054" name="Picture">
+                  <wp:docPr id="568591561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546554054" name="Picture"/>
+                          <pic:cNvPr id="568591561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738900468" name="Picture">
+                  <wp:docPr id="1805006152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738900468" name="Picture"/>
+                          <pic:cNvPr id="1805006152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017582609" name="Picture">
+                  <wp:docPr id="2041996808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017582609" name="Picture"/>
+                          <pic:cNvPr id="2041996808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780297522" name="Picture">
+                  <wp:docPr id="637423476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780297522" name="Picture"/>
+                          <pic:cNvPr id="637423476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104279816" name="Picture">
+                  <wp:docPr id="1631333326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104279816" name="Picture"/>
+                          <pic:cNvPr id="1631333326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016219005" name="Picture">
+                        <wp:docPr id="1094171181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016219005" name="Picture"/>
+                                <pic:cNvPr id="1094171181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914010313" name="Picture">
+                  <wp:docPr id="1104518046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914010313" name="Picture"/>
+                          <pic:cNvPr id="1104518046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164609403" name="Picture">
+                  <wp:docPr id="85216011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164609403" name="Picture"/>
+                          <pic:cNvPr id="85216011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046327760" name="Picture">
+                  <wp:docPr id="349319437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046327760" name="Picture"/>
+                          <pic:cNvPr id="349319437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048015219" name="Picture">
+                  <wp:docPr id="256049401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048015219" name="Picture"/>
+                          <pic:cNvPr id="256049401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711504022" name="Picture">
+                  <wp:docPr id="341254746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711504022" name="Picture"/>
+                          <pic:cNvPr id="341254746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323941431" name="Picture">
+                  <wp:docPr id="817191666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323941431" name="Picture"/>
+                          <pic:cNvPr id="817191666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074064616" name="Picture">
+                        <wp:docPr id="626128350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074064616" name="Picture"/>
+                                <pic:cNvPr id="626128350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529799904" name="Picture">
+                  <wp:docPr id="1068058956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529799904" name="Picture"/>
+                          <pic:cNvPr id="1068058956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449221883" name="Picture">
+                  <wp:docPr id="1306280574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449221883" name="Picture"/>
+                          <pic:cNvPr id="1306280574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134739375" name="Picture">
+                  <wp:docPr id="868717000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134739375" name="Picture"/>
+                          <pic:cNvPr id="868717000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498699035" name="Picture">
+                  <wp:docPr id="1179750879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498699035" name="Picture"/>
+                          <pic:cNvPr id="1179750879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500881478" name="Picture">
+                  <wp:docPr id="876808468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500881478" name="Picture"/>
+                          <pic:cNvPr id="876808468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655490513" name="Picture">
+                  <wp:docPr id="194448224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655490513" name="Picture"/>
+                          <pic:cNvPr id="194448224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381632080" name="Picture">
+                  <wp:docPr id="665888943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381632080" name="Picture"/>
+                          <pic:cNvPr id="665888943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914566060" name="Picture">
+                  <wp:docPr id="1818548890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914566060" name="Picture"/>
+                          <pic:cNvPr id="1818548890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893515865" name="Picture">
+                  <wp:docPr id="271867711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893515865" name="Picture"/>
+                          <pic:cNvPr id="271867711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>