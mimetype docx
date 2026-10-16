--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638719589" name="Picture">
+                  <wp:docPr id="1766304311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638719589" name="Picture"/>
+                          <pic:cNvPr id="1766304311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023295813" name="Picture">
+                  <wp:docPr id="371235793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023295813" name="Picture"/>
+                          <pic:cNvPr id="371235793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315720476" name="Picture">
+                        <wp:docPr id="290313102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315720476" name="Picture"/>
+                                <pic:cNvPr id="290313102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697496087" name="Picture">
+                  <wp:docPr id="1882361080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697496087" name="Picture"/>
+                          <pic:cNvPr id="1882361080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628515775" name="Picture">
+                  <wp:docPr id="1195122257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628515775" name="Picture"/>
+                          <pic:cNvPr id="1195122257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086340605" name="Picture">
+                  <wp:docPr id="280979175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086340605" name="Picture"/>
+                          <pic:cNvPr id="280979175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139184163" name="Picture">
+                  <wp:docPr id="839952375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139184163" name="Picture"/>
+                          <pic:cNvPr id="839952375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559687726" name="Picture">
+                  <wp:docPr id="211603543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559687726" name="Picture"/>
+                          <pic:cNvPr id="211603543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838713068" name="Picture">
+                        <wp:docPr id="1873709484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838713068" name="Picture"/>
+                                <pic:cNvPr id="1873709484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179777109" name="Picture">
+                        <wp:docPr id="454057256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179777109" name="Picture"/>
+                                <pic:cNvPr id="454057256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47468593" name="Picture">
+                        <wp:docPr id="803468256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47468593" name="Picture"/>
+                                <pic:cNvPr id="803468256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025166747" name="Picture">
+                        <wp:docPr id="284585653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025166747" name="Picture"/>
+                                <pic:cNvPr id="284585653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566609985" name="Picture">
+                        <wp:docPr id="825626982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566609985" name="Picture"/>
+                                <pic:cNvPr id="825626982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637042031" name="Picture">
+                        <wp:docPr id="1585840081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637042031" name="Picture"/>
+                                <pic:cNvPr id="1585840081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117470443" name="Picture">
+                        <wp:docPr id="682153029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117470443" name="Picture"/>
+                                <pic:cNvPr id="682153029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023362931" name="Picture">
+                        <wp:docPr id="1194028739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023362931" name="Picture"/>
+                                <pic:cNvPr id="1194028739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576004532" name="Picture">
+                        <wp:docPr id="1141690173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576004532" name="Picture"/>
+                                <pic:cNvPr id="1141690173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538565933" name="Picture">
+                        <wp:docPr id="45673533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538565933" name="Picture"/>
+                                <pic:cNvPr id="45673533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785881159" name="Picture">
+                        <wp:docPr id="68331957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785881159" name="Picture"/>
+                                <pic:cNvPr id="68331957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599882929" name="Picture">
+                        <wp:docPr id="580556043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599882929" name="Picture"/>
+                                <pic:cNvPr id="580556043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200391298" name="Picture">
+                        <wp:docPr id="1662392594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200391298" name="Picture"/>
+                                <pic:cNvPr id="1662392594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638432734" name="Picture">
+                        <wp:docPr id="1115335629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638432734" name="Picture"/>
+                                <pic:cNvPr id="1115335629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160650003" name="Picture">
+                        <wp:docPr id="1956324222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160650003" name="Picture"/>
+                                <pic:cNvPr id="1956324222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505128522" name="Picture">
+                  <wp:docPr id="1667494432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505128522" name="Picture"/>
+                          <pic:cNvPr id="1667494432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198024482" name="Picture">
+                  <wp:docPr id="1612708058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198024482" name="Picture"/>
+                          <pic:cNvPr id="1612708058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068720099" name="Picture">
+                  <wp:docPr id="1163840726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068720099" name="Picture"/>
+                          <pic:cNvPr id="1163840726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198222486" name="Picture">
+                  <wp:docPr id="1370206699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198222486" name="Picture"/>
+                          <pic:cNvPr id="1370206699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689868879" name="Picture">
+                  <wp:docPr id="1363352210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689868879" name="Picture"/>
+                          <pic:cNvPr id="1363352210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880131096" name="Picture">
+                  <wp:docPr id="393740267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880131096" name="Picture"/>
+                          <pic:cNvPr id="393740267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694786703" name="Picture">
+                        <wp:docPr id="269436944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694786703" name="Picture"/>
+                                <pic:cNvPr id="269436944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464971389" name="Picture">
+                  <wp:docPr id="963628256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464971389" name="Picture"/>
+                          <pic:cNvPr id="963628256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196216921" name="Picture">
+                  <wp:docPr id="1155358241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196216921" name="Picture"/>
+                          <pic:cNvPr id="1155358241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305753020" name="Picture">
+                  <wp:docPr id="788058466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305753020" name="Picture"/>
+                          <pic:cNvPr id="788058466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334501524" name="Picture">
+                  <wp:docPr id="2133975572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334501524" name="Picture"/>
+                          <pic:cNvPr id="2133975572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986497480" name="Picture">
+                  <wp:docPr id="542939379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986497480" name="Picture"/>
+                          <pic:cNvPr id="542939379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047301558" name="Picture">
+                  <wp:docPr id="1623193969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047301558" name="Picture"/>
+                          <pic:cNvPr id="1623193969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997492374" name="Picture">
+                        <wp:docPr id="481817792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997492374" name="Picture"/>
+                                <pic:cNvPr id="481817792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036792960" name="Picture">
+                        <wp:docPr id="1588900157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036792960" name="Picture"/>
+                                <pic:cNvPr id="1588900157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960876762" name="Picture">
+                  <wp:docPr id="2097569759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960876762" name="Picture"/>
+                          <pic:cNvPr id="2097569759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568591561" name="Picture">
+                  <wp:docPr id="1304545331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568591561" name="Picture"/>
+                          <pic:cNvPr id="1304545331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805006152" name="Picture">
+                  <wp:docPr id="2038661570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805006152" name="Picture"/>
+                          <pic:cNvPr id="2038661570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041996808" name="Picture">
+                  <wp:docPr id="1181034313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041996808" name="Picture"/>
+                          <pic:cNvPr id="1181034313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637423476" name="Picture">
+                  <wp:docPr id="994296892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637423476" name="Picture"/>
+                          <pic:cNvPr id="994296892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631333326" name="Picture">
+                  <wp:docPr id="1848800436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631333326" name="Picture"/>
+                          <pic:cNvPr id="1848800436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094171181" name="Picture">
+                        <wp:docPr id="1980603275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094171181" name="Picture"/>
+                                <pic:cNvPr id="1980603275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104518046" name="Picture">
+                  <wp:docPr id="191354410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104518046" name="Picture"/>
+                          <pic:cNvPr id="191354410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85216011" name="Picture">
+                  <wp:docPr id="1762371139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85216011" name="Picture"/>
+                          <pic:cNvPr id="1762371139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349319437" name="Picture">
+                  <wp:docPr id="1476661474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349319437" name="Picture"/>
+                          <pic:cNvPr id="1476661474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256049401" name="Picture">
+                  <wp:docPr id="31592281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256049401" name="Picture"/>
+                          <pic:cNvPr id="31592281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341254746" name="Picture">
+                  <wp:docPr id="810714395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341254746" name="Picture"/>
+                          <pic:cNvPr id="810714395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817191666" name="Picture">
+                  <wp:docPr id="406951378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817191666" name="Picture"/>
+                          <pic:cNvPr id="406951378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626128350" name="Picture">
+                        <wp:docPr id="1324214029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626128350" name="Picture"/>
+                                <pic:cNvPr id="1324214029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068058956" name="Picture">
+                  <wp:docPr id="1519784967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068058956" name="Picture"/>
+                          <pic:cNvPr id="1519784967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306280574" name="Picture">
+                  <wp:docPr id="465849736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306280574" name="Picture"/>
+                          <pic:cNvPr id="465849736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868717000" name="Picture">
+                  <wp:docPr id="558392777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868717000" name="Picture"/>
+                          <pic:cNvPr id="558392777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179750879" name="Picture">
+                  <wp:docPr id="1349747322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179750879" name="Picture"/>
+                          <pic:cNvPr id="1349747322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876808468" name="Picture">
+                  <wp:docPr id="2067443996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876808468" name="Picture"/>
+                          <pic:cNvPr id="2067443996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194448224" name="Picture">
+                  <wp:docPr id="2019917464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194448224" name="Picture"/>
+                          <pic:cNvPr id="2019917464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665888943" name="Picture">
+                  <wp:docPr id="1459192537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665888943" name="Picture"/>
+                          <pic:cNvPr id="1459192537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818548890" name="Picture">
+                  <wp:docPr id="1427007569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818548890" name="Picture"/>
+                          <pic:cNvPr id="1427007569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271867711" name="Picture">
+                  <wp:docPr id="1074751185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271867711" name="Picture"/>
+                          <pic:cNvPr id="1074751185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>