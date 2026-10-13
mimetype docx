--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075953153" name="Picture">
+                  <wp:docPr id="613557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075953153" name="Picture"/>
+                          <pic:cNvPr id="613557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583910155" name="Picture">
+                  <wp:docPr id="272640168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583910155" name="Picture"/>
+                          <pic:cNvPr id="272640168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590396662" name="Picture">
+                        <wp:docPr id="586740897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590396662" name="Picture"/>
+                                <pic:cNvPr id="586740897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120416552" name="Picture">
+                  <wp:docPr id="416132679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120416552" name="Picture"/>
+                          <pic:cNvPr id="416132679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758995720" name="Picture">
+                  <wp:docPr id="1686530065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758995720" name="Picture"/>
+                          <pic:cNvPr id="1686530065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001224006" name="Picture">
+                  <wp:docPr id="711319264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001224006" name="Picture"/>
+                          <pic:cNvPr id="711319264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338585395" name="Picture">
+                  <wp:docPr id="652494181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338585395" name="Picture"/>
+                          <pic:cNvPr id="652494181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485012051" name="Picture">
+                  <wp:docPr id="1053706780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485012051" name="Picture"/>
+                          <pic:cNvPr id="1053706780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971250211" name="Picture">
+                        <wp:docPr id="1334173183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971250211" name="Picture"/>
+                                <pic:cNvPr id="1334173183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082336760" name="Picture">
+                        <wp:docPr id="1932691317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082336760" name="Picture"/>
+                                <pic:cNvPr id="1932691317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461035021" name="Picture">
+                        <wp:docPr id="1282418157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461035021" name="Picture"/>
+                                <pic:cNvPr id="1282418157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968179464" name="Picture">
+                        <wp:docPr id="36509264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968179464" name="Picture"/>
+                                <pic:cNvPr id="36509264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906242676" name="Picture">
+                        <wp:docPr id="185194823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906242676" name="Picture"/>
+                                <pic:cNvPr id="185194823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029146094" name="Picture">
+                        <wp:docPr id="439551869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029146094" name="Picture"/>
+                                <pic:cNvPr id="439551869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572048159" name="Picture">
+                        <wp:docPr id="85147871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572048159" name="Picture"/>
+                                <pic:cNvPr id="85147871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794852253" name="Picture">
+                        <wp:docPr id="620827239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794852253" name="Picture"/>
+                                <pic:cNvPr id="620827239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278090565" name="Picture">
+                        <wp:docPr id="1984816914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278090565" name="Picture"/>
+                                <pic:cNvPr id="1984816914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521735763" name="Picture">
+                        <wp:docPr id="1917072503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521735763" name="Picture"/>
+                                <pic:cNvPr id="1917072503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955394550" name="Picture">
+                        <wp:docPr id="63110615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955394550" name="Picture"/>
+                                <pic:cNvPr id="63110615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059224745" name="Picture">
+                        <wp:docPr id="623162908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059224745" name="Picture"/>
+                                <pic:cNvPr id="623162908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92728624" name="Picture">
+                  <wp:docPr id="524096430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92728624" name="Picture"/>
+                          <pic:cNvPr id="524096430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823166549" name="Picture">
+                  <wp:docPr id="1472985367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823166549" name="Picture"/>
+                          <pic:cNvPr id="1472985367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305185339" name="Picture">
+                  <wp:docPr id="233148793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305185339" name="Picture"/>
+                          <pic:cNvPr id="233148793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53713501" name="Picture">
+                  <wp:docPr id="1392667400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53713501" name="Picture"/>
+                          <pic:cNvPr id="1392667400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439916562" name="Picture">
+                  <wp:docPr id="1431542920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439916562" name="Picture"/>
+                          <pic:cNvPr id="1431542920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250065719" name="Picture">
+                  <wp:docPr id="2142035847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250065719" name="Picture"/>
+                          <pic:cNvPr id="2142035847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521764510" name="Picture">
+                        <wp:docPr id="776570550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521764510" name="Picture"/>
+                                <pic:cNvPr id="776570550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352401513" name="Picture">
+                        <wp:docPr id="2045510913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352401513" name="Picture"/>
+                                <pic:cNvPr id="2045510913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90351481" name="Picture">
+                  <wp:docPr id="580299033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90351481" name="Picture"/>
+                          <pic:cNvPr id="580299033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80490434" name="Picture">
+                  <wp:docPr id="1674469375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80490434" name="Picture"/>
+                          <pic:cNvPr id="1674469375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412261698" name="Picture">
+                  <wp:docPr id="2056493706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412261698" name="Picture"/>
+                          <pic:cNvPr id="2056493706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242930957" name="Picture">
+                  <wp:docPr id="877603921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242930957" name="Picture"/>
+                          <pic:cNvPr id="877603921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858317031" name="Picture">
+                  <wp:docPr id="658325536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858317031" name="Picture"/>
+                          <pic:cNvPr id="658325536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757594395" name="Picture">
+                  <wp:docPr id="1641485020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757594395" name="Picture"/>
+                          <pic:cNvPr id="1641485020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662036514" name="Picture">
+                        <wp:docPr id="366118325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662036514" name="Picture"/>
+                                <pic:cNvPr id="366118325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1156109211" name="Picture">
+                        <wp:docPr id="182599415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1156109211" name="Picture"/>
+                                <pic:cNvPr id="182599415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575615134" name="Picture">
+                  <wp:docPr id="186449203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575615134" name="Picture"/>
+                          <pic:cNvPr id="186449203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478109168" name="Picture">
+                  <wp:docPr id="376089437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478109168" name="Picture"/>
+                          <pic:cNvPr id="376089437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264510120" name="Picture">
+                  <wp:docPr id="2055574311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264510120" name="Picture"/>
+                          <pic:cNvPr id="2055574311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23103344" name="Picture">
+                  <wp:docPr id="568397985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23103344" name="Picture"/>
+                          <pic:cNvPr id="568397985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427439118" name="Picture">
+                  <wp:docPr id="1003128892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427439118" name="Picture"/>
+                          <pic:cNvPr id="1003128892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417422353" name="Picture">
+                  <wp:docPr id="546694153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417422353" name="Picture"/>
+                          <pic:cNvPr id="546694153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404634353" name="Picture">
+                        <wp:docPr id="1827706562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404634353" name="Picture"/>
+                                <pic:cNvPr id="1827706562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715534905" name="Picture">
+                  <wp:docPr id="1674216185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715534905" name="Picture"/>
+                          <pic:cNvPr id="1674216185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257006135" name="Picture">
+                  <wp:docPr id="610668212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257006135" name="Picture"/>
+                          <pic:cNvPr id="610668212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417918125" name="Picture">
+                  <wp:docPr id="1718265095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417918125" name="Picture"/>
+                          <pic:cNvPr id="1718265095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515157714" name="Picture">
+                  <wp:docPr id="863837609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515157714" name="Picture"/>
+                          <pic:cNvPr id="863837609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937398432" name="Picture">
+                  <wp:docPr id="1082065669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937398432" name="Picture"/>
+                          <pic:cNvPr id="1082065669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919510597" name="Picture">
+                  <wp:docPr id="2027736364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919510597" name="Picture"/>
+                          <pic:cNvPr id="2027736364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653170720" name="Picture">
+                        <wp:docPr id="672575426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653170720" name="Picture"/>
+                                <pic:cNvPr id="672575426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528279544" name="Picture">
+                  <wp:docPr id="918397505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528279544" name="Picture"/>
+                          <pic:cNvPr id="918397505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671004499" name="Picture">
+                  <wp:docPr id="1779601881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671004499" name="Picture"/>
+                          <pic:cNvPr id="1779601881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163456584" name="Picture">
+                  <wp:docPr id="2116525737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163456584" name="Picture"/>
+                          <pic:cNvPr id="2116525737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>