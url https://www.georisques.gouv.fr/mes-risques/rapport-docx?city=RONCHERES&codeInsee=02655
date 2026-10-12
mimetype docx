--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882928613" name="Picture">
+                  <wp:docPr id="594389774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882928613" name="Picture"/>
+                          <pic:cNvPr id="594389774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692184411" name="Picture">
+                  <wp:docPr id="1924974012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692184411" name="Picture"/>
+                          <pic:cNvPr id="1924974012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815090703" name="Picture">
+                        <wp:docPr id="1919429898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815090703" name="Picture"/>
+                                <pic:cNvPr id="1919429898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992542016" name="Picture">
+                  <wp:docPr id="910937106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992542016" name="Picture"/>
+                          <pic:cNvPr id="910937106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241768671" name="Picture">
+                  <wp:docPr id="1062404454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241768671" name="Picture"/>
+                          <pic:cNvPr id="1062404454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990238972" name="Picture">
+                  <wp:docPr id="925130211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990238972" name="Picture"/>
+                          <pic:cNvPr id="925130211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642562608" name="Picture">
+                  <wp:docPr id="1840606234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642562608" name="Picture"/>
+                          <pic:cNvPr id="1840606234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992445706" name="Picture">
+                  <wp:docPr id="1548871448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992445706" name="Picture"/>
+                          <pic:cNvPr id="1548871448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851114498" name="Picture">
+                        <wp:docPr id="1177071374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851114498" name="Picture"/>
+                                <pic:cNvPr id="1177071374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774644418" name="Picture">
+                        <wp:docPr id="40490695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774644418" name="Picture"/>
+                                <pic:cNvPr id="40490695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533479240" name="Picture">
+                        <wp:docPr id="1046274451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533479240" name="Picture"/>
+                                <pic:cNvPr id="1046274451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860120043" name="Picture">
+                        <wp:docPr id="532901525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860120043" name="Picture"/>
+                                <pic:cNvPr id="532901525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993715757" name="Picture">
+                        <wp:docPr id="241040876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993715757" name="Picture"/>
+                                <pic:cNvPr id="241040876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482645155" name="Picture">
+                        <wp:docPr id="1204056839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482645155" name="Picture"/>
+                                <pic:cNvPr id="1204056839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939312118" name="Picture">
+                        <wp:docPr id="1655967700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939312118" name="Picture"/>
+                                <pic:cNvPr id="1655967700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728996771" name="Picture">
+                        <wp:docPr id="623930420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728996771" name="Picture"/>
+                                <pic:cNvPr id="623930420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289439281" name="Picture">
+                        <wp:docPr id="122472980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289439281" name="Picture"/>
+                                <pic:cNvPr id="122472980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242853621" name="Picture">
+                        <wp:docPr id="568669980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242853621" name="Picture"/>
+                                <pic:cNvPr id="568669980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281142304" name="Picture">
+                        <wp:docPr id="1736167540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281142304" name="Picture"/>
+                                <pic:cNvPr id="1736167540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783766226" name="Picture">
+                        <wp:docPr id="1464709443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783766226" name="Picture"/>
+                                <pic:cNvPr id="1464709443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131550346" name="Picture">
+                        <wp:docPr id="1819191930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131550346" name="Picture"/>
+                                <pic:cNvPr id="1819191930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976695982" name="Picture">
+                        <wp:docPr id="1161501782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976695982" name="Picture"/>
+                                <pic:cNvPr id="1161501782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855381021" name="Picture">
+                        <wp:docPr id="557655404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855381021" name="Picture"/>
+                                <pic:cNvPr id="557655404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345753527" name="Picture">
+                  <wp:docPr id="2020795273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345753527" name="Picture"/>
+                          <pic:cNvPr id="2020795273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744829084" name="Picture">
+                  <wp:docPr id="647049711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744829084" name="Picture"/>
+                          <pic:cNvPr id="647049711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030291760" name="Picture">
+                  <wp:docPr id="804895521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030291760" name="Picture"/>
+                          <pic:cNvPr id="804895521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403632429" name="Picture">
+                  <wp:docPr id="1103653546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403632429" name="Picture"/>
+                          <pic:cNvPr id="1103653546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746518897" name="Picture">
+                  <wp:docPr id="1248837378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746518897" name="Picture"/>
+                          <pic:cNvPr id="1248837378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36400032" name="Picture">
+                  <wp:docPr id="1527182855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36400032" name="Picture"/>
+                          <pic:cNvPr id="1527182855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731382088" name="Picture">
+                        <wp:docPr id="1780667819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731382088" name="Picture"/>
+                                <pic:cNvPr id="1780667819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184712703" name="Picture">
+                  <wp:docPr id="1442833633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184712703" name="Picture"/>
+                          <pic:cNvPr id="1442833633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374859806" name="Picture">
+                  <wp:docPr id="1153955775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374859806" name="Picture"/>
+                          <pic:cNvPr id="1153955775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741555991" name="Picture">
+                  <wp:docPr id="951381249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741555991" name="Picture"/>
+                          <pic:cNvPr id="951381249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646582099" name="Picture">
+                  <wp:docPr id="41073619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646582099" name="Picture"/>
+                          <pic:cNvPr id="41073619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210293987" name="Picture">
+                  <wp:docPr id="1498111982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210293987" name="Picture"/>
+                          <pic:cNvPr id="1498111982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770002665" name="Picture">
+                  <wp:docPr id="1187746839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770002665" name="Picture"/>
+                          <pic:cNvPr id="1187746839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982677290" name="Picture">
+                        <wp:docPr id="1036265118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982677290" name="Picture"/>
+                                <pic:cNvPr id="1036265118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404856257" name="Picture">
+                  <wp:docPr id="657815069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404856257" name="Picture"/>
+                          <pic:cNvPr id="657815069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285867583" name="Picture">
+                  <wp:docPr id="2071456375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285867583" name="Picture"/>
+                          <pic:cNvPr id="2071456375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364406607" name="Picture">
+                  <wp:docPr id="1452405624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364406607" name="Picture"/>
+                          <pic:cNvPr id="1452405624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809895370" name="Picture">
+                  <wp:docPr id="2145508505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809895370" name="Picture"/>
+                          <pic:cNvPr id="2145508505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361076238" name="Picture">
+                  <wp:docPr id="1598496107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361076238" name="Picture"/>
+                          <pic:cNvPr id="1598496107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035337863" name="Picture">
+                  <wp:docPr id="1707100758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035337863" name="Picture"/>
+                          <pic:cNvPr id="1707100758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592809636" name="Picture">
+                        <wp:docPr id="83693613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592809636" name="Picture"/>
+                                <pic:cNvPr id="83693613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554415375" name="Picture">
+                  <wp:docPr id="1669888030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554415375" name="Picture"/>
+                          <pic:cNvPr id="1669888030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498652144" name="Picture">
+                  <wp:docPr id="1017294352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498652144" name="Picture"/>
+                          <pic:cNvPr id="1017294352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114922319" name="Picture">
+                  <wp:docPr id="982352879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114922319" name="Picture"/>
+                          <pic:cNvPr id="982352879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321532921" name="Picture">
+                  <wp:docPr id="862587297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321532921" name="Picture"/>
+                          <pic:cNvPr id="862587297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294142448" name="Picture">
+                  <wp:docPr id="447777067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294142448" name="Picture"/>
+                          <pic:cNvPr id="447777067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180990209" name="Picture">
+                  <wp:docPr id="1732454252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180990209" name="Picture"/>
+                          <pic:cNvPr id="1732454252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511567482" name="Picture">
+                        <wp:docPr id="965874750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511567482" name="Picture"/>
+                                <pic:cNvPr id="965874750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721804544" name="Picture">
+                  <wp:docPr id="1773769991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721804544" name="Picture"/>
+                          <pic:cNvPr id="1773769991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040807630" name="Picture">
+                  <wp:docPr id="1076056042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040807630" name="Picture"/>
+                          <pic:cNvPr id="1076056042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373917232" name="Picture">
+                  <wp:docPr id="640726749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373917232" name="Picture"/>
+                          <pic:cNvPr id="640726749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774967449" name="Picture">
+                  <wp:docPr id="287712764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774967449" name="Picture"/>
+                          <pic:cNvPr id="287712764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510591589" name="Picture">
+                  <wp:docPr id="2119979722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510591589" name="Picture"/>
+                          <pic:cNvPr id="2119979722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337849398" name="Picture">
+                  <wp:docPr id="1370784094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337849398" name="Picture"/>
+                          <pic:cNvPr id="1370784094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117410469" name="Picture">
+                  <wp:docPr id="783186639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117410469" name="Picture"/>
+                          <pic:cNvPr id="783186639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718006606" name="Picture">
+                  <wp:docPr id="554456303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718006606" name="Picture"/>
+                          <pic:cNvPr id="554456303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837935726" name="Picture">
+                  <wp:docPr id="90990091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837935726" name="Picture"/>
+                          <pic:cNvPr id="90990091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>