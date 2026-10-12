--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671567577" name="Picture">
+                  <wp:docPr id="989353790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671567577" name="Picture"/>
+                          <pic:cNvPr id="989353790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158693132" name="Picture">
+                  <wp:docPr id="424389609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158693132" name="Picture"/>
+                          <pic:cNvPr id="424389609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747679472" name="Picture">
+                        <wp:docPr id="625991197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747679472" name="Picture"/>
+                                <pic:cNvPr id="625991197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674365169" name="Picture">
+                  <wp:docPr id="186831366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674365169" name="Picture"/>
+                          <pic:cNvPr id="186831366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446995951" name="Picture">
+                  <wp:docPr id="365848837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446995951" name="Picture"/>
+                          <pic:cNvPr id="365848837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257864965" name="Picture">
+                  <wp:docPr id="2119750391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257864965" name="Picture"/>
+                          <pic:cNvPr id="2119750391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447736810" name="Picture">
+                  <wp:docPr id="786145564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447736810" name="Picture"/>
+                          <pic:cNvPr id="786145564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812143659" name="Picture">
+                  <wp:docPr id="2078745471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812143659" name="Picture"/>
+                          <pic:cNvPr id="2078745471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128757481" name="Picture">
+                        <wp:docPr id="2109125384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128757481" name="Picture"/>
+                                <pic:cNvPr id="2109125384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706418734" name="Picture">
+                        <wp:docPr id="1922379560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706418734" name="Picture"/>
+                                <pic:cNvPr id="1922379560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996028357" name="Picture">
+                        <wp:docPr id="2023378451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996028357" name="Picture"/>
+                                <pic:cNvPr id="2023378451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971935288" name="Picture">
+                        <wp:docPr id="1598167798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971935288" name="Picture"/>
+                                <pic:cNvPr id="1598167798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789289208" name="Picture">
+                        <wp:docPr id="1195006354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789289208" name="Picture"/>
+                                <pic:cNvPr id="1195006354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033414457" name="Picture">
+                        <wp:docPr id="1402039174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033414457" name="Picture"/>
+                                <pic:cNvPr id="1402039174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354454055" name="Picture">
+                        <wp:docPr id="1713086198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354454055" name="Picture"/>
+                                <pic:cNvPr id="1713086198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761442814" name="Picture">
+                        <wp:docPr id="1614044548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761442814" name="Picture"/>
+                                <pic:cNvPr id="1614044548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653316853" name="Picture">
+                        <wp:docPr id="390995384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653316853" name="Picture"/>
+                                <pic:cNvPr id="390995384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55631267" name="Picture">
+                        <wp:docPr id="611685736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55631267" name="Picture"/>
+                                <pic:cNvPr id="611685736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954188889" name="Picture">
+                        <wp:docPr id="1014358919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954188889" name="Picture"/>
+                                <pic:cNvPr id="1014358919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792178310" name="Picture">
+                        <wp:docPr id="1336954195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792178310" name="Picture"/>
+                                <pic:cNvPr id="1336954195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712773878" name="Picture">
+                  <wp:docPr id="976090568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712773878" name="Picture"/>
+                          <pic:cNvPr id="976090568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851411214" name="Picture">
+                  <wp:docPr id="825902675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851411214" name="Picture"/>
+                          <pic:cNvPr id="825902675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414945485" name="Picture">
+                  <wp:docPr id="1894954415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414945485" name="Picture"/>
+                          <pic:cNvPr id="1894954415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472971277" name="Picture">
+                  <wp:docPr id="497229828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472971277" name="Picture"/>
+                          <pic:cNvPr id="497229828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726367043" name="Picture">
+                  <wp:docPr id="836837552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726367043" name="Picture"/>
+                          <pic:cNvPr id="836837552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330133240" name="Picture">
+                  <wp:docPr id="1270196757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330133240" name="Picture"/>
+                          <pic:cNvPr id="1270196757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839427985" name="Picture">
+                        <wp:docPr id="1424061937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839427985" name="Picture"/>
+                                <pic:cNvPr id="1424061937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933134961" name="Picture">
+                  <wp:docPr id="760036278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933134961" name="Picture"/>
+                          <pic:cNvPr id="760036278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022467907" name="Picture">
+                  <wp:docPr id="288304424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022467907" name="Picture"/>
+                          <pic:cNvPr id="288304424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256863724" name="Picture">
+                  <wp:docPr id="1312721921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256863724" name="Picture"/>
+                          <pic:cNvPr id="1312721921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233492198" name="Picture">
+                  <wp:docPr id="164800159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233492198" name="Picture"/>
+                          <pic:cNvPr id="164800159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106906997" name="Picture">
+                  <wp:docPr id="492076919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106906997" name="Picture"/>
+                          <pic:cNvPr id="492076919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490356714" name="Picture">
+                  <wp:docPr id="1466607971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490356714" name="Picture"/>
+                          <pic:cNvPr id="1466607971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877899728" name="Picture">
+                        <wp:docPr id="1640323572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877899728" name="Picture"/>
+                                <pic:cNvPr id="1640323572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9569471" name="Picture">
+                        <wp:docPr id="934559385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9569471" name="Picture"/>
+                                <pic:cNvPr id="934559385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697701970" name="Picture">
+                  <wp:docPr id="2088094562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697701970" name="Picture"/>
+                          <pic:cNvPr id="2088094562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102787294" name="Picture">
+                  <wp:docPr id="948226837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102787294" name="Picture"/>
+                          <pic:cNvPr id="948226837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959830300" name="Picture">
+                  <wp:docPr id="897337957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959830300" name="Picture"/>
+                          <pic:cNvPr id="897337957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530769952" name="Picture">
+                  <wp:docPr id="1281835178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530769952" name="Picture"/>
+                          <pic:cNvPr id="1281835178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393174102" name="Picture">
+                  <wp:docPr id="406915536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393174102" name="Picture"/>
+                          <pic:cNvPr id="406915536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17209695" name="Picture">
+                  <wp:docPr id="1582963486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17209695" name="Picture"/>
+                          <pic:cNvPr id="1582963486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718904073" name="Picture">
+                        <wp:docPr id="740847862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718904073" name="Picture"/>
+                                <pic:cNvPr id="740847862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522204012" name="Picture">
+                  <wp:docPr id="572791942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522204012" name="Picture"/>
+                          <pic:cNvPr id="572791942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146863773" name="Picture">
+                  <wp:docPr id="1085771704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146863773" name="Picture"/>
+                          <pic:cNvPr id="1085771704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828714078" name="Picture">
+                  <wp:docPr id="2022902513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828714078" name="Picture"/>
+                          <pic:cNvPr id="2022902513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192562023" name="Picture">
+                  <wp:docPr id="84549280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192562023" name="Picture"/>
+                          <pic:cNvPr id="84549280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478784914" name="Picture">
+                  <wp:docPr id="1587187761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478784914" name="Picture"/>
+                          <pic:cNvPr id="1587187761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766457039" name="Picture">
+                  <wp:docPr id="453172236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766457039" name="Picture"/>
+                          <pic:cNvPr id="453172236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66315992" name="Picture">
+                        <wp:docPr id="64886596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66315992" name="Picture"/>
+                                <pic:cNvPr id="64886596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462674213" name="Picture">
+                  <wp:docPr id="238111119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462674213" name="Picture"/>
+                          <pic:cNvPr id="238111119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960361284" name="Picture">
+                  <wp:docPr id="22007288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960361284" name="Picture"/>
+                          <pic:cNvPr id="22007288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365719753" name="Picture">
+                  <wp:docPr id="1364410334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365719753" name="Picture"/>
+                          <pic:cNvPr id="1364410334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>