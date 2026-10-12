--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580650359" name="Picture">
+                  <wp:docPr id="1339552414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580650359" name="Picture"/>
+                          <pic:cNvPr id="1339552414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475126895" name="Picture">
+                  <wp:docPr id="2111214237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475126895" name="Picture"/>
+                          <pic:cNvPr id="2111214237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539945202" name="Picture">
+                        <wp:docPr id="322495712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539945202" name="Picture"/>
+                                <pic:cNvPr id="322495712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025785609" name="Picture">
+                  <wp:docPr id="29212307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025785609" name="Picture"/>
+                          <pic:cNvPr id="29212307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007067420" name="Picture">
+                  <wp:docPr id="630781647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007067420" name="Picture"/>
+                          <pic:cNvPr id="630781647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421145899" name="Picture">
+                  <wp:docPr id="280115684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421145899" name="Picture"/>
+                          <pic:cNvPr id="280115684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773616014" name="Picture">
+                  <wp:docPr id="1926091440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773616014" name="Picture"/>
+                          <pic:cNvPr id="1926091440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748087224" name="Picture">
+                  <wp:docPr id="1106394246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748087224" name="Picture"/>
+                          <pic:cNvPr id="1106394246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815559162" name="Picture">
+                        <wp:docPr id="2014963244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815559162" name="Picture"/>
+                                <pic:cNvPr id="2014963244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327385687" name="Picture">
+                        <wp:docPr id="392516793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327385687" name="Picture"/>
+                                <pic:cNvPr id="392516793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720650094" name="Picture">
+                        <wp:docPr id="1240100117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720650094" name="Picture"/>
+                                <pic:cNvPr id="1240100117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730001386" name="Picture">
+                        <wp:docPr id="1253936624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730001386" name="Picture"/>
+                                <pic:cNvPr id="1253936624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049130225" name="Picture">
+                        <wp:docPr id="1918292194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049130225" name="Picture"/>
+                                <pic:cNvPr id="1918292194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076767940" name="Picture">
+                        <wp:docPr id="1238346497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076767940" name="Picture"/>
+                                <pic:cNvPr id="1238346497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586467424" name="Picture">
+                        <wp:docPr id="1973323920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586467424" name="Picture"/>
+                                <pic:cNvPr id="1973323920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535272787" name="Picture">
+                        <wp:docPr id="1643347821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535272787" name="Picture"/>
+                                <pic:cNvPr id="1643347821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267275386" name="Picture">
+                        <wp:docPr id="1769024972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267275386" name="Picture"/>
+                                <pic:cNvPr id="1769024972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359309471" name="Picture">
+                        <wp:docPr id="393984121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359309471" name="Picture"/>
+                                <pic:cNvPr id="393984121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271263463" name="Picture">
+                        <wp:docPr id="1289149894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271263463" name="Picture"/>
+                                <pic:cNvPr id="1289149894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172022708" name="Picture">
+                        <wp:docPr id="545468902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172022708" name="Picture"/>
+                                <pic:cNvPr id="545468902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298844727" name="Picture">
+                        <wp:docPr id="713115662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298844727" name="Picture"/>
+                                <pic:cNvPr id="713115662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690347458" name="Picture">
+                        <wp:docPr id="850970131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690347458" name="Picture"/>
+                                <pic:cNvPr id="850970131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145043272" name="Picture">
+                        <wp:docPr id="1365607732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145043272" name="Picture"/>
+                                <pic:cNvPr id="1365607732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124951422" name="Picture">
+                  <wp:docPr id="1992932341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124951422" name="Picture"/>
+                          <pic:cNvPr id="1992932341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046278814" name="Picture">
+                  <wp:docPr id="310760471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046278814" name="Picture"/>
+                          <pic:cNvPr id="310760471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245307632" name="Picture">
+                  <wp:docPr id="1536585645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245307632" name="Picture"/>
+                          <pic:cNvPr id="1536585645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674592434" name="Picture">
+                  <wp:docPr id="461812609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674592434" name="Picture"/>
+                          <pic:cNvPr id="461812609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212550284" name="Picture">
+                  <wp:docPr id="1374581158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212550284" name="Picture"/>
+                          <pic:cNvPr id="1374581158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706235028" name="Picture">
+                  <wp:docPr id="1062164406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706235028" name="Picture"/>
+                          <pic:cNvPr id="1062164406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17572842" name="Picture">
+                        <wp:docPr id="1132027429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17572842" name="Picture"/>
+                                <pic:cNvPr id="1132027429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231872401" name="Picture">
+                        <wp:docPr id="1439301559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231872401" name="Picture"/>
+                                <pic:cNvPr id="1439301559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350142805" name="Picture">
+                  <wp:docPr id="1421469014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350142805" name="Picture"/>
+                          <pic:cNvPr id="1421469014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992592825" name="Picture">
+                  <wp:docPr id="1260792073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992592825" name="Picture"/>
+                          <pic:cNvPr id="1260792073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359128356" name="Picture">
+                  <wp:docPr id="1367888797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359128356" name="Picture"/>
+                          <pic:cNvPr id="1367888797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792076518" name="Picture">
+                  <wp:docPr id="1694478973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792076518" name="Picture"/>
+                          <pic:cNvPr id="1694478973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657213204" name="Picture">
+                  <wp:docPr id="1019074022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657213204" name="Picture"/>
+                          <pic:cNvPr id="1019074022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773317442" name="Picture">
+                  <wp:docPr id="827525630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773317442" name="Picture"/>
+                          <pic:cNvPr id="827525630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24729,57 +24729,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22212708" name="Picture">
+                        <wp:docPr id="592117235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22212708" name="Picture"/>
+                                <pic:cNvPr id="592117235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25704,57 +25704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137612234" name="Picture">
+                        <wp:docPr id="1410949098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137612234" name="Picture"/>
+                                <pic:cNvPr id="1410949098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27093,57 +27093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773031827" name="Picture">
+                  <wp:docPr id="541623807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773031827" name="Picture"/>
+                          <pic:cNvPr id="541623807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27182,57 +27182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167183295" name="Picture">
+                  <wp:docPr id="1377959567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167183295" name="Picture"/>
+                          <pic:cNvPr id="1377959567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104096804" name="Picture">
+                  <wp:docPr id="1414524351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104096804" name="Picture"/>
+                          <pic:cNvPr id="1414524351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28824,57 +28824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125211865" name="Picture">
+                  <wp:docPr id="705085014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125211865" name="Picture"/>
+                          <pic:cNvPr id="705085014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28927,57 +28927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708324762" name="Picture">
+                  <wp:docPr id="1190221318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708324762" name="Picture"/>
+                          <pic:cNvPr id="1190221318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929379047" name="Picture">
+                  <wp:docPr id="1460247732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929379047" name="Picture"/>
+                          <pic:cNvPr id="1460247732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31447,57 +31447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031133855" name="Picture">
+                        <wp:docPr id="606011602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031133855" name="Picture"/>
+                                <pic:cNvPr id="606011602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32808,57 +32808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597239260" name="Picture">
+                  <wp:docPr id="1063834841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597239260" name="Picture"/>
+                          <pic:cNvPr id="1063834841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32897,57 +32897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763623636" name="Picture">
+                  <wp:docPr id="31147784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763623636" name="Picture"/>
+                          <pic:cNvPr id="31147784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361428328" name="Picture">
+                  <wp:docPr id="596382434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361428328" name="Picture"/>
+                          <pic:cNvPr id="596382434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34539,57 +34539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491025507" name="Picture">
+                  <wp:docPr id="765069168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491025507" name="Picture"/>
+                          <pic:cNvPr id="765069168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34642,57 +34642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172547074" name="Picture">
+                  <wp:docPr id="1523471373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172547074" name="Picture"/>
+                          <pic:cNvPr id="1523471373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36019,57 +36019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629925050" name="Picture">
+                  <wp:docPr id="915329591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629925050" name="Picture"/>
+                          <pic:cNvPr id="915329591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556318917" name="Picture">
+                        <wp:docPr id="980704923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556318917" name="Picture"/>
+                                <pic:cNvPr id="980704923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914598615" name="Picture">
+                  <wp:docPr id="398803234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914598615" name="Picture"/>
+                          <pic:cNvPr id="398803234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843795955" name="Picture">
+                  <wp:docPr id="257775047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843795955" name="Picture"/>
+                          <pic:cNvPr id="257775047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39251,57 +39251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740033018" name="Picture">
+                  <wp:docPr id="741472216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740033018" name="Picture"/>
+                          <pic:cNvPr id="741472216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086214100" name="Picture">
+                  <wp:docPr id="442807570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086214100" name="Picture"/>
+                          <pic:cNvPr id="442807570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40307,57 +40307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427821407" name="Picture">
+                  <wp:docPr id="2070484456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427821407" name="Picture"/>
+                          <pic:cNvPr id="2070484456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41966,57 +41966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763006932" name="Picture">
+                  <wp:docPr id="753500534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763006932" name="Picture"/>
+                          <pic:cNvPr id="753500534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43145,57 +43145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095194571" name="Picture">
+                  <wp:docPr id="1415942616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095194571" name="Picture"/>
+                          <pic:cNvPr id="1415942616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43225,57 +43225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601263592" name="Picture">
+                  <wp:docPr id="378879683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601263592" name="Picture"/>
+                          <pic:cNvPr id="378879683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015973750" name="Picture">
+                  <wp:docPr id="902539986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015973750" name="Picture"/>
+                          <pic:cNvPr id="902539986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>