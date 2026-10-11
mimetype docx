--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241099756" name="Picture">
+                  <wp:docPr id="2058084373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241099756" name="Picture"/>
+                          <pic:cNvPr id="2058084373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524311439" name="Picture">
+                  <wp:docPr id="1804353154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524311439" name="Picture"/>
+                          <pic:cNvPr id="1804353154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097210180" name="Picture">
+                        <wp:docPr id="619466212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097210180" name="Picture"/>
+                                <pic:cNvPr id="619466212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879728260" name="Picture">
+                  <wp:docPr id="1055921651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879728260" name="Picture"/>
+                          <pic:cNvPr id="1055921651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940741265" name="Picture">
+                  <wp:docPr id="71950405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940741265" name="Picture"/>
+                          <pic:cNvPr id="71950405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070824350" name="Picture">
+                  <wp:docPr id="832114096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070824350" name="Picture"/>
+                          <pic:cNvPr id="832114096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456848792" name="Picture">
+                  <wp:docPr id="683616060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456848792" name="Picture"/>
+                          <pic:cNvPr id="683616060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778500148" name="Picture">
+                  <wp:docPr id="664784359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778500148" name="Picture"/>
+                          <pic:cNvPr id="664784359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165304585" name="Picture">
+                        <wp:docPr id="51634076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165304585" name="Picture"/>
+                                <pic:cNvPr id="51634076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556173550" name="Picture">
+                        <wp:docPr id="2141472683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556173550" name="Picture"/>
+                                <pic:cNvPr id="2141472683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450475483" name="Picture">
+                        <wp:docPr id="1503819775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450475483" name="Picture"/>
+                                <pic:cNvPr id="1503819775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094193978" name="Picture">
+                        <wp:docPr id="1705547517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094193978" name="Picture"/>
+                                <pic:cNvPr id="1705547517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204886102" name="Picture">
+                        <wp:docPr id="1176086761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204886102" name="Picture"/>
+                                <pic:cNvPr id="1176086761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966390462" name="Picture">
+                        <wp:docPr id="1706519540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966390462" name="Picture"/>
+                                <pic:cNvPr id="1706519540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102284420" name="Picture">
+                        <wp:docPr id="1992499499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102284420" name="Picture"/>
+                                <pic:cNvPr id="1992499499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137746723" name="Picture">
+                        <wp:docPr id="1748097396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137746723" name="Picture"/>
+                                <pic:cNvPr id="1748097396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511339155" name="Picture">
+                        <wp:docPr id="2119945578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511339155" name="Picture"/>
+                                <pic:cNvPr id="2119945578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474172131" name="Picture">
+                        <wp:docPr id="53859216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474172131" name="Picture"/>
+                                <pic:cNvPr id="53859216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751705886" name="Picture">
+                        <wp:docPr id="1292372002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751705886" name="Picture"/>
+                                <pic:cNvPr id="1292372002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404882350" name="Picture">
+                        <wp:docPr id="92199573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404882350" name="Picture"/>
+                                <pic:cNvPr id="92199573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796221049" name="Picture">
+                        <wp:docPr id="1845076627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796221049" name="Picture"/>
+                                <pic:cNvPr id="1845076627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63441172" name="Picture">
+                        <wp:docPr id="278533180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63441172" name="Picture"/>
+                                <pic:cNvPr id="278533180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409065279" name="Picture">
+                        <wp:docPr id="521415915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409065279" name="Picture"/>
+                                <pic:cNvPr id="521415915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656490041" name="Picture">
+                  <wp:docPr id="583371423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656490041" name="Picture"/>
+                          <pic:cNvPr id="583371423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510514841" name="Picture">
+                  <wp:docPr id="2009636355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510514841" name="Picture"/>
+                          <pic:cNvPr id="2009636355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418838199" name="Picture">
+                  <wp:docPr id="1552560403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418838199" name="Picture"/>
+                          <pic:cNvPr id="1552560403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987737645" name="Picture">
+                  <wp:docPr id="1407303211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987737645" name="Picture"/>
+                          <pic:cNvPr id="1407303211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529975900" name="Picture">
+                  <wp:docPr id="885622900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529975900" name="Picture"/>
+                          <pic:cNvPr id="885622900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902910210" name="Picture">
+                  <wp:docPr id="2017768429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902910210" name="Picture"/>
+                          <pic:cNvPr id="2017768429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529794643" name="Picture">
+                        <wp:docPr id="526374023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529794643" name="Picture"/>
+                                <pic:cNvPr id="526374023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19382,57 +19382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25972253" name="Picture">
+                        <wp:docPr id="351965796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25972253" name="Picture"/>
+                                <pic:cNvPr id="351965796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20645,57 +20645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525595000" name="Picture">
+                  <wp:docPr id="369525089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525595000" name="Picture"/>
+                          <pic:cNvPr id="369525089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20725,57 +20725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420824880" name="Picture">
+                  <wp:docPr id="640341656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420824880" name="Picture"/>
+                          <pic:cNvPr id="640341656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21270,57 +21270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131241539" name="Picture">
+                  <wp:docPr id="410374210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131241539" name="Picture"/>
+                          <pic:cNvPr id="410374210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22143,51 +22143,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -22425,57 +22425,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678434906" name="Picture">
+                        <wp:docPr id="1493883457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678434906" name="Picture"/>
+                                <pic:cNvPr id="1493883457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22683,51 +22683,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="780"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -22755,50 +22755,54 @@
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Inondation</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Par une crue à débordement lent de cours d'eau</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -24710,51 +24714,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="8000"/>
+          <w:trHeight w:hRule="exact" w:val="7620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25371,57 +25375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436294963" name="Picture">
+                  <wp:docPr id="132229383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436294963" name="Picture"/>
+                          <pic:cNvPr id="132229383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25460,57 +25464,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843953216" name="Picture">
+                  <wp:docPr id="932959089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843953216" name="Picture"/>
+                          <pic:cNvPr id="932959089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26104,57 +26108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165101423" name="Picture">
+                  <wp:docPr id="944561937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165101423" name="Picture"/>
+                          <pic:cNvPr id="944561937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27102,57 +27106,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203011778" name="Picture">
+                  <wp:docPr id="1272023336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203011778" name="Picture"/>
+                          <pic:cNvPr id="1272023336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27205,57 +27209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899580245" name="Picture">
+                  <wp:docPr id="2106634245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899580245" name="Picture"/>
+                          <pic:cNvPr id="2106634245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28584,57 +28588,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583682641" name="Picture">
+                  <wp:docPr id="935926324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583682641" name="Picture"/>
+                          <pic:cNvPr id="935926324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29709,57 +29713,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011347591" name="Picture">
+                        <wp:docPr id="419862841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011347591" name="Picture"/>
+                                <pic:cNvPr id="419862841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31062,57 +31066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345811246" name="Picture">
+                  <wp:docPr id="622961439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345811246" name="Picture"/>
+                          <pic:cNvPr id="622961439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31151,57 +31155,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744014502" name="Picture">
+                  <wp:docPr id="1615365385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744014502" name="Picture"/>
+                          <pic:cNvPr id="1615365385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31795,57 +31799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790154338" name="Picture">
+                  <wp:docPr id="1294604136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790154338" name="Picture"/>
+                          <pic:cNvPr id="1294604136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32793,57 +32797,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981886426" name="Picture">
+                  <wp:docPr id="346059255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981886426" name="Picture"/>
+                          <pic:cNvPr id="346059255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32896,57 +32900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277300338" name="Picture">
+                  <wp:docPr id="1809037609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277300338" name="Picture"/>
+                          <pic:cNvPr id="1809037609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34277,57 +34281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090619643" name="Picture">
+                  <wp:docPr id="1602981924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090619643" name="Picture"/>
+                          <pic:cNvPr id="1602981924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35420,57 +35424,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230679432" name="Picture">
+                        <wp:docPr id="1870837291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230679432" name="Picture"/>
+                                <pic:cNvPr id="1870837291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36809,57 +36813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321545038" name="Picture">
+                  <wp:docPr id="1821049167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321545038" name="Picture"/>
+                          <pic:cNvPr id="1821049167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36898,57 +36902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74118728" name="Picture">
+                  <wp:docPr id="1002818581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74118728" name="Picture"/>
+                          <pic:cNvPr id="1002818581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37542,57 +37546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898543095" name="Picture">
+                  <wp:docPr id="1216746934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898543095" name="Picture"/>
+                          <pic:cNvPr id="1216746934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38540,57 +38544,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784181857" name="Picture">
+                  <wp:docPr id="655487505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784181857" name="Picture"/>
+                          <pic:cNvPr id="655487505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38643,57 +38647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866802301" name="Picture">
+                  <wp:docPr id="336645897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866802301" name="Picture"/>
+                          <pic:cNvPr id="336645897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40020,57 +40024,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356535874" name="Picture">
+                  <wp:docPr id="581097186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356535874" name="Picture"/>
+                          <pic:cNvPr id="581097186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41163,57 +41167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397350534" name="Picture">
+                        <wp:docPr id="615257678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397350534" name="Picture"/>
+                                <pic:cNvPr id="615257678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42524,57 +42528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532546873" name="Picture">
+                  <wp:docPr id="277729791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532546873" name="Picture"/>
+                          <pic:cNvPr id="277729791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42613,57 +42617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815722529" name="Picture">
+                  <wp:docPr id="1632472875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815722529" name="Picture"/>
+                          <pic:cNvPr id="1632472875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43257,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559346486" name="Picture">
+                  <wp:docPr id="950539356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559346486" name="Picture"/>
+                          <pic:cNvPr id="950539356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44255,57 +44259,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687094102" name="Picture">
+                  <wp:docPr id="402851632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687094102" name="Picture"/>
+                          <pic:cNvPr id="402851632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44358,57 +44362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126990612" name="Picture">
+                  <wp:docPr id="132343059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126990612" name="Picture"/>
+                          <pic:cNvPr id="132343059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45735,57 +45739,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507280114" name="Picture">
+                  <wp:docPr id="990914223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507280114" name="Picture"/>
+                          <pic:cNvPr id="990914223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46878,57 +46882,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111956862" name="Picture">
+                        <wp:docPr id="364510804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111956862" name="Picture"/>
+                                <pic:cNvPr id="364510804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48099,57 +48103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510840036" name="Picture">
+                  <wp:docPr id="799442706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510840036" name="Picture"/>
+                          <pic:cNvPr id="799442706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48170,57 +48174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845199576" name="Picture">
+                  <wp:docPr id="818373594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845199576" name="Picture"/>
+                          <pic:cNvPr id="818373594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48584,57 +48588,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823835241" name="Picture">
+                  <wp:docPr id="1913957393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823835241" name="Picture"/>
+                          <pic:cNvPr id="1913957393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>