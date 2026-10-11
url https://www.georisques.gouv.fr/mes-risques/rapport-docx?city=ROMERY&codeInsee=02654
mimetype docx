--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058084373" name="Picture">
+                  <wp:docPr id="1170902166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058084373" name="Picture"/>
+                          <pic:cNvPr id="1170902166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804353154" name="Picture">
+                  <wp:docPr id="2108043500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804353154" name="Picture"/>
+                          <pic:cNvPr id="2108043500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619466212" name="Picture">
+                        <wp:docPr id="259863466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619466212" name="Picture"/>
+                                <pic:cNvPr id="259863466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055921651" name="Picture">
+                  <wp:docPr id="1266011217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055921651" name="Picture"/>
+                          <pic:cNvPr id="1266011217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71950405" name="Picture">
+                  <wp:docPr id="2044671165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71950405" name="Picture"/>
+                          <pic:cNvPr id="2044671165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832114096" name="Picture">
+                  <wp:docPr id="741824571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832114096" name="Picture"/>
+                          <pic:cNvPr id="741824571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683616060" name="Picture">
+                  <wp:docPr id="884586101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683616060" name="Picture"/>
+                          <pic:cNvPr id="884586101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664784359" name="Picture">
+                  <wp:docPr id="240573360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664784359" name="Picture"/>
+                          <pic:cNvPr id="240573360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51634076" name="Picture">
+                        <wp:docPr id="1720020606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51634076" name="Picture"/>
+                                <pic:cNvPr id="1720020606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141472683" name="Picture">
+                        <wp:docPr id="484420701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141472683" name="Picture"/>
+                                <pic:cNvPr id="484420701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503819775" name="Picture">
+                        <wp:docPr id="1555811880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503819775" name="Picture"/>
+                                <pic:cNvPr id="1555811880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705547517" name="Picture">
+                        <wp:docPr id="1695908535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705547517" name="Picture"/>
+                                <pic:cNvPr id="1695908535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176086761" name="Picture">
+                        <wp:docPr id="1170132635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176086761" name="Picture"/>
+                                <pic:cNvPr id="1170132635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706519540" name="Picture">
+                        <wp:docPr id="1012134730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706519540" name="Picture"/>
+                                <pic:cNvPr id="1012134730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992499499" name="Picture">
+                        <wp:docPr id="150460389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992499499" name="Picture"/>
+                                <pic:cNvPr id="150460389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748097396" name="Picture">
+                        <wp:docPr id="389925891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748097396" name="Picture"/>
+                                <pic:cNvPr id="389925891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119945578" name="Picture">
+                        <wp:docPr id="1324474762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119945578" name="Picture"/>
+                                <pic:cNvPr id="1324474762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53859216" name="Picture">
+                        <wp:docPr id="735707302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53859216" name="Picture"/>
+                                <pic:cNvPr id="735707302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292372002" name="Picture">
+                        <wp:docPr id="1690471320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292372002" name="Picture"/>
+                                <pic:cNvPr id="1690471320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92199573" name="Picture">
+                        <wp:docPr id="788518563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92199573" name="Picture"/>
+                                <pic:cNvPr id="788518563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845076627" name="Picture">
+                        <wp:docPr id="137179782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845076627" name="Picture"/>
+                                <pic:cNvPr id="137179782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278533180" name="Picture">
+                        <wp:docPr id="132791981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278533180" name="Picture"/>
+                                <pic:cNvPr id="132791981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521415915" name="Picture">
+                        <wp:docPr id="638458967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521415915" name="Picture"/>
+                                <pic:cNvPr id="638458967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583371423" name="Picture">
+                  <wp:docPr id="1656763171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583371423" name="Picture"/>
+                          <pic:cNvPr id="1656763171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009636355" name="Picture">
+                  <wp:docPr id="1815040084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009636355" name="Picture"/>
+                          <pic:cNvPr id="1815040084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552560403" name="Picture">
+                  <wp:docPr id="1962733271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552560403" name="Picture"/>
+                          <pic:cNvPr id="1962733271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407303211" name="Picture">
+                  <wp:docPr id="277494589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407303211" name="Picture"/>
+                          <pic:cNvPr id="277494589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885622900" name="Picture">
+                  <wp:docPr id="255453347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885622900" name="Picture"/>
+                          <pic:cNvPr id="255453347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017768429" name="Picture">
+                  <wp:docPr id="1781135473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017768429" name="Picture"/>
+                          <pic:cNvPr id="1781135473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526374023" name="Picture">
+                        <wp:docPr id="763864838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526374023" name="Picture"/>
+                                <pic:cNvPr id="763864838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19382,57 +19382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351965796" name="Picture">
+                        <wp:docPr id="2138869184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351965796" name="Picture"/>
+                                <pic:cNvPr id="2138869184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20645,57 +20645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369525089" name="Picture">
+                  <wp:docPr id="770858276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369525089" name="Picture"/>
+                          <pic:cNvPr id="770858276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20725,57 +20725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640341656" name="Picture">
+                  <wp:docPr id="719971754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640341656" name="Picture"/>
+                          <pic:cNvPr id="719971754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21270,57 +21270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410374210" name="Picture">
+                  <wp:docPr id="2054438899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410374210" name="Picture"/>
+                          <pic:cNvPr id="2054438899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22143,51 +22143,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1680"/>
+          <w:trHeight w:hRule="atLeast" w:val="1300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -22425,57 +22425,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493883457" name="Picture">
+                        <wp:docPr id="2068242097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493883457" name="Picture"/>
+                                <pic:cNvPr id="2068242097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22683,51 +22683,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -22755,54 +22755,50 @@
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Inondation</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Par une crue à débordement lent de cours d'eau</w:t>
-                    <w:br/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -24714,51 +24710,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="7620"/>
+          <w:trHeight w:hRule="exact" w:val="8000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25375,57 +25371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132229383" name="Picture">
+                  <wp:docPr id="1731633075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132229383" name="Picture"/>
+                          <pic:cNvPr id="1731633075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25464,57 +25460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932959089" name="Picture">
+                  <wp:docPr id="1887497452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932959089" name="Picture"/>
+                          <pic:cNvPr id="1887497452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26108,57 +26104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944561937" name="Picture">
+                  <wp:docPr id="1031669531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944561937" name="Picture"/>
+                          <pic:cNvPr id="1031669531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27106,57 +27102,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272023336" name="Picture">
+                  <wp:docPr id="1198103132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272023336" name="Picture"/>
+                          <pic:cNvPr id="1198103132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27209,57 +27205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106634245" name="Picture">
+                  <wp:docPr id="1537122674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106634245" name="Picture"/>
+                          <pic:cNvPr id="1537122674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28588,57 +28584,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935926324" name="Picture">
+                  <wp:docPr id="1977969776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935926324" name="Picture"/>
+                          <pic:cNvPr id="1977969776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29713,57 +29709,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419862841" name="Picture">
+                        <wp:docPr id="1876069756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419862841" name="Picture"/>
+                                <pic:cNvPr id="1876069756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31066,57 +31062,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622961439" name="Picture">
+                  <wp:docPr id="483244042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622961439" name="Picture"/>
+                          <pic:cNvPr id="483244042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31155,57 +31151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615365385" name="Picture">
+                  <wp:docPr id="933270634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615365385" name="Picture"/>
+                          <pic:cNvPr id="933270634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31799,57 +31795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294604136" name="Picture">
+                  <wp:docPr id="1281513103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294604136" name="Picture"/>
+                          <pic:cNvPr id="1281513103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32797,57 +32793,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346059255" name="Picture">
+                  <wp:docPr id="1768087604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346059255" name="Picture"/>
+                          <pic:cNvPr id="1768087604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32900,57 +32896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809037609" name="Picture">
+                  <wp:docPr id="969501661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809037609" name="Picture"/>
+                          <pic:cNvPr id="969501661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34281,57 +34277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602981924" name="Picture">
+                  <wp:docPr id="1835214007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602981924" name="Picture"/>
+                          <pic:cNvPr id="1835214007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35424,57 +35420,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870837291" name="Picture">
+                        <wp:docPr id="686411221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870837291" name="Picture"/>
+                                <pic:cNvPr id="686411221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36813,57 +36809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821049167" name="Picture">
+                  <wp:docPr id="1557856995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821049167" name="Picture"/>
+                          <pic:cNvPr id="1557856995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36902,57 +36898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002818581" name="Picture">
+                  <wp:docPr id="645737298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002818581" name="Picture"/>
+                          <pic:cNvPr id="645737298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37546,57 +37542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216746934" name="Picture">
+                  <wp:docPr id="1764518185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216746934" name="Picture"/>
+                          <pic:cNvPr id="1764518185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38544,57 +38540,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655487505" name="Picture">
+                  <wp:docPr id="765040554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655487505" name="Picture"/>
+                          <pic:cNvPr id="765040554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38647,57 +38643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336645897" name="Picture">
+                  <wp:docPr id="2093695281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336645897" name="Picture"/>
+                          <pic:cNvPr id="2093695281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40024,57 +40020,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581097186" name="Picture">
+                  <wp:docPr id="83854847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581097186" name="Picture"/>
+                          <pic:cNvPr id="83854847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41167,57 +41163,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615257678" name="Picture">
+                        <wp:docPr id="618255155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615257678" name="Picture"/>
+                                <pic:cNvPr id="618255155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42528,57 +42524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277729791" name="Picture">
+                  <wp:docPr id="1559325226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277729791" name="Picture"/>
+                          <pic:cNvPr id="1559325226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42617,57 +42613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632472875" name="Picture">
+                  <wp:docPr id="576733282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632472875" name="Picture"/>
+                          <pic:cNvPr id="576733282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43261,57 +43257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950539356" name="Picture">
+                  <wp:docPr id="2002422914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950539356" name="Picture"/>
+                          <pic:cNvPr id="2002422914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44259,57 +44255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402851632" name="Picture">
+                  <wp:docPr id="1358476704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402851632" name="Picture"/>
+                          <pic:cNvPr id="1358476704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44362,57 +44358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132343059" name="Picture">
+                  <wp:docPr id="1814111434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132343059" name="Picture"/>
+                          <pic:cNvPr id="1814111434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45739,57 +45735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990914223" name="Picture">
+                  <wp:docPr id="2090801721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990914223" name="Picture"/>
+                          <pic:cNvPr id="2090801721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46882,57 +46878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364510804" name="Picture">
+                        <wp:docPr id="1686979615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364510804" name="Picture"/>
+                                <pic:cNvPr id="1686979615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48103,57 +48099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799442706" name="Picture">
+                  <wp:docPr id="1623704677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799442706" name="Picture"/>
+                          <pic:cNvPr id="1623704677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48174,57 +48170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818373594" name="Picture">
+                  <wp:docPr id="318292927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818373594" name="Picture"/>
+                          <pic:cNvPr id="318292927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48588,57 +48584,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913957393" name="Picture">
+                  <wp:docPr id="1984318678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913957393" name="Picture"/>
+                          <pic:cNvPr id="1984318678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>