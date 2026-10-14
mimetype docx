--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571927790" name="Picture">
+                  <wp:docPr id="1630223912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571927790" name="Picture"/>
+                          <pic:cNvPr id="1630223912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775957479" name="Picture">
+                  <wp:docPr id="794341437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775957479" name="Picture"/>
+                          <pic:cNvPr id="794341437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728274790" name="Picture">
+                        <wp:docPr id="1389819426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728274790" name="Picture"/>
+                                <pic:cNvPr id="1389819426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028457549" name="Picture">
+                  <wp:docPr id="1148502717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028457549" name="Picture"/>
+                          <pic:cNvPr id="1148502717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16360581" name="Picture">
+                  <wp:docPr id="596092276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16360581" name="Picture"/>
+                          <pic:cNvPr id="596092276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181064281" name="Picture">
+                  <wp:docPr id="533325902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181064281" name="Picture"/>
+                          <pic:cNvPr id="533325902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078850751" name="Picture">
+                  <wp:docPr id="1513122383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078850751" name="Picture"/>
+                          <pic:cNvPr id="1513122383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068524920" name="Picture">
+                  <wp:docPr id="1254314763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068524920" name="Picture"/>
+                          <pic:cNvPr id="1254314763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889306655" name="Picture">
+                        <wp:docPr id="1654926694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889306655" name="Picture"/>
+                                <pic:cNvPr id="1654926694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038241267" name="Picture">
+                        <wp:docPr id="1875535472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038241267" name="Picture"/>
+                                <pic:cNvPr id="1875535472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987678410" name="Picture">
+                        <wp:docPr id="725171923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987678410" name="Picture"/>
+                                <pic:cNvPr id="725171923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35474337" name="Picture">
+                        <wp:docPr id="253848587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35474337" name="Picture"/>
+                                <pic:cNvPr id="253848587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557527006" name="Picture">
+                        <wp:docPr id="1972701545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557527006" name="Picture"/>
+                                <pic:cNvPr id="1972701545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099069972" name="Picture">
+                        <wp:docPr id="1551081787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099069972" name="Picture"/>
+                                <pic:cNvPr id="1551081787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794538117" name="Picture">
+                        <wp:docPr id="602202109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794538117" name="Picture"/>
+                                <pic:cNvPr id="602202109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144060620" name="Picture">
+                        <wp:docPr id="949781637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144060620" name="Picture"/>
+                                <pic:cNvPr id="949781637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213797632" name="Picture">
+                        <wp:docPr id="1506991378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213797632" name="Picture"/>
+                                <pic:cNvPr id="1506991378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419775995" name="Picture">
+                        <wp:docPr id="930410990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419775995" name="Picture"/>
+                                <pic:cNvPr id="930410990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739913326" name="Picture">
+                        <wp:docPr id="1363539095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739913326" name="Picture"/>
+                                <pic:cNvPr id="1363539095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649930951" name="Picture">
+                        <wp:docPr id="1564031678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649930951" name="Picture"/>
+                                <pic:cNvPr id="1564031678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443120550" name="Picture">
+                        <wp:docPr id="1753388692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443120550" name="Picture"/>
+                                <pic:cNvPr id="1753388692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002443282" name="Picture">
+                        <wp:docPr id="559931298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002443282" name="Picture"/>
+                                <pic:cNvPr id="559931298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777528394" name="Picture">
+                        <wp:docPr id="1953848454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777528394" name="Picture"/>
+                                <pic:cNvPr id="1953848454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871912454" name="Picture">
+                  <wp:docPr id="1754885236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871912454" name="Picture"/>
+                          <pic:cNvPr id="1754885236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350450810" name="Picture">
+                  <wp:docPr id="987166405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350450810" name="Picture"/>
+                          <pic:cNvPr id="987166405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355465891" name="Picture">
+                  <wp:docPr id="713185802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355465891" name="Picture"/>
+                          <pic:cNvPr id="713185802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527019696" name="Picture">
+                  <wp:docPr id="532423781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527019696" name="Picture"/>
+                          <pic:cNvPr id="532423781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417537102" name="Picture">
+                  <wp:docPr id="2068254302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417537102" name="Picture"/>
+                          <pic:cNvPr id="2068254302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843302984" name="Picture">
+                  <wp:docPr id="822553196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843302984" name="Picture"/>
+                          <pic:cNvPr id="822553196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090707932" name="Picture">
+                        <wp:docPr id="2072315303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090707932" name="Picture"/>
+                                <pic:cNvPr id="2072315303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123377576" name="Picture">
+                        <wp:docPr id="213187308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123377576" name="Picture"/>
+                                <pic:cNvPr id="213187308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671466686" name="Picture">
+                  <wp:docPr id="1311859475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671466686" name="Picture"/>
+                          <pic:cNvPr id="1311859475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991872879" name="Picture">
+                  <wp:docPr id="1905649885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991872879" name="Picture"/>
+                          <pic:cNvPr id="1905649885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143764687" name="Picture">
+                  <wp:docPr id="1516048281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143764687" name="Picture"/>
+                          <pic:cNvPr id="1516048281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850391477" name="Picture">
+                  <wp:docPr id="439286740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850391477" name="Picture"/>
+                          <pic:cNvPr id="439286740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759803979" name="Picture">
+                  <wp:docPr id="1276880256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759803979" name="Picture"/>
+                          <pic:cNvPr id="1276880256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049929241" name="Picture">
+                  <wp:docPr id="1532679327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049929241" name="Picture"/>
+                          <pic:cNvPr id="1532679327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24739,57 +24739,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962651279" name="Picture">
+                        <wp:docPr id="760285457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962651279" name="Picture"/>
+                                <pic:cNvPr id="760285457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25714,57 +25714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135342387" name="Picture">
+                        <wp:docPr id="818169736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135342387" name="Picture"/>
+                                <pic:cNvPr id="818169736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27103,57 +27103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557281640" name="Picture">
+                  <wp:docPr id="368630016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557281640" name="Picture"/>
+                          <pic:cNvPr id="368630016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27192,57 +27192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030514880" name="Picture">
+                  <wp:docPr id="597428025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030514880" name="Picture"/>
+                          <pic:cNvPr id="597428025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27836,57 +27836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117183692" name="Picture">
+                  <wp:docPr id="1341784234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117183692" name="Picture"/>
+                          <pic:cNvPr id="1341784234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28834,57 +28834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461828288" name="Picture">
+                  <wp:docPr id="134857571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461828288" name="Picture"/>
+                          <pic:cNvPr id="134857571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28937,57 +28937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287396428" name="Picture">
+                  <wp:docPr id="75575456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287396428" name="Picture"/>
+                          <pic:cNvPr id="75575456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30314,57 +30314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603881297" name="Picture">
+                  <wp:docPr id="1588425409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603881297" name="Picture"/>
+                          <pic:cNvPr id="1588425409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31457,57 +31457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603460224" name="Picture">
+                        <wp:docPr id="1795124496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603460224" name="Picture"/>
+                                <pic:cNvPr id="1795124496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32818,57 +32818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940710745" name="Picture">
+                  <wp:docPr id="1601249780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940710745" name="Picture"/>
+                          <pic:cNvPr id="1601249780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091320598" name="Picture">
+                  <wp:docPr id="784863203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091320598" name="Picture"/>
+                          <pic:cNvPr id="784863203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600283643" name="Picture">
+                  <wp:docPr id="328928148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600283643" name="Picture"/>
+                          <pic:cNvPr id="328928148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34549,57 +34549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147951990" name="Picture">
+                  <wp:docPr id="403502521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147951990" name="Picture"/>
+                          <pic:cNvPr id="403502521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34652,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727821298" name="Picture">
+                  <wp:docPr id="1214249233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727821298" name="Picture"/>
+                          <pic:cNvPr id="1214249233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +36029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987881553" name="Picture">
+                  <wp:docPr id="1087845664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987881553" name="Picture"/>
+                          <pic:cNvPr id="1087845664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544229770" name="Picture">
+                        <wp:docPr id="534178488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544229770" name="Picture"/>
+                                <pic:cNvPr id="534178488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337328760" name="Picture">
+                  <wp:docPr id="1716630103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337328760" name="Picture"/>
+                          <pic:cNvPr id="1716630103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984480448" name="Picture">
+                  <wp:docPr id="792008908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984480448" name="Picture"/>
+                          <pic:cNvPr id="792008908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39242,57 +39242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504737349" name="Picture">
+                  <wp:docPr id="365185664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504737349" name="Picture"/>
+                          <pic:cNvPr id="365185664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40159,57 +40159,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720573659" name="Picture">
+                  <wp:docPr id="607432963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720573659" name="Picture"/>
+                          <pic:cNvPr id="607432963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976771778" name="Picture">
+                  <wp:docPr id="1112534653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976771778" name="Picture"/>
+                          <pic:cNvPr id="1112534653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41585,57 +41585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517780177" name="Picture">
+                  <wp:docPr id="2045294907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517780177" name="Picture"/>
+                          <pic:cNvPr id="2045294907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42220,57 +42220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724519810" name="Picture">
+                  <wp:docPr id="1156156541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724519810" name="Picture"/>
+                          <pic:cNvPr id="1156156541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42291,57 +42291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273131165" name="Picture">
+                  <wp:docPr id="273934717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273131165" name="Picture"/>
+                          <pic:cNvPr id="273934717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42705,57 +42705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534073919" name="Picture">
+                  <wp:docPr id="25872555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534073919" name="Picture"/>
+                          <pic:cNvPr id="25872555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>