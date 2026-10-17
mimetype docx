--- v1 (2026-10-14)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630223912" name="Picture">
+                  <wp:docPr id="314144732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630223912" name="Picture"/>
+                          <pic:cNvPr id="314144732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794341437" name="Picture">
+                  <wp:docPr id="551432702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794341437" name="Picture"/>
+                          <pic:cNvPr id="551432702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389819426" name="Picture">
+                        <wp:docPr id="691866760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389819426" name="Picture"/>
+                                <pic:cNvPr id="691866760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148502717" name="Picture">
+                  <wp:docPr id="1494375923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148502717" name="Picture"/>
+                          <pic:cNvPr id="1494375923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596092276" name="Picture">
+                  <wp:docPr id="884352796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596092276" name="Picture"/>
+                          <pic:cNvPr id="884352796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533325902" name="Picture">
+                  <wp:docPr id="436800711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533325902" name="Picture"/>
+                          <pic:cNvPr id="436800711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513122383" name="Picture">
+                  <wp:docPr id="188271285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513122383" name="Picture"/>
+                          <pic:cNvPr id="188271285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254314763" name="Picture">
+                  <wp:docPr id="1695661396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254314763" name="Picture"/>
+                          <pic:cNvPr id="1695661396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654926694" name="Picture">
+                        <wp:docPr id="420995910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654926694" name="Picture"/>
+                                <pic:cNvPr id="420995910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875535472" name="Picture">
+                        <wp:docPr id="1299543552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875535472" name="Picture"/>
+                                <pic:cNvPr id="1299543552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725171923" name="Picture">
+                        <wp:docPr id="529640789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725171923" name="Picture"/>
+                                <pic:cNvPr id="529640789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253848587" name="Picture">
+                        <wp:docPr id="1438302211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253848587" name="Picture"/>
+                                <pic:cNvPr id="1438302211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972701545" name="Picture">
+                        <wp:docPr id="348285607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972701545" name="Picture"/>
+                                <pic:cNvPr id="348285607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551081787" name="Picture">
+                        <wp:docPr id="1350863038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551081787" name="Picture"/>
+                                <pic:cNvPr id="1350863038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602202109" name="Picture">
+                        <wp:docPr id="1520660146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602202109" name="Picture"/>
+                                <pic:cNvPr id="1520660146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949781637" name="Picture">
+                        <wp:docPr id="2034482379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949781637" name="Picture"/>
+                                <pic:cNvPr id="2034482379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506991378" name="Picture">
+                        <wp:docPr id="277309216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506991378" name="Picture"/>
+                                <pic:cNvPr id="277309216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930410990" name="Picture">
+                        <wp:docPr id="288072695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930410990" name="Picture"/>
+                                <pic:cNvPr id="288072695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363539095" name="Picture">
+                        <wp:docPr id="155060017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363539095" name="Picture"/>
+                                <pic:cNvPr id="155060017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564031678" name="Picture">
+                        <wp:docPr id="500294213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564031678" name="Picture"/>
+                                <pic:cNvPr id="500294213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753388692" name="Picture">
+                        <wp:docPr id="819923433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753388692" name="Picture"/>
+                                <pic:cNvPr id="819923433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559931298" name="Picture">
+                        <wp:docPr id="957137112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559931298" name="Picture"/>
+                                <pic:cNvPr id="957137112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953848454" name="Picture">
+                        <wp:docPr id="1046642149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953848454" name="Picture"/>
+                                <pic:cNvPr id="1046642149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754885236" name="Picture">
+                  <wp:docPr id="15804146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754885236" name="Picture"/>
+                          <pic:cNvPr id="15804146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987166405" name="Picture">
+                  <wp:docPr id="385560855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987166405" name="Picture"/>
+                          <pic:cNvPr id="385560855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713185802" name="Picture">
+                  <wp:docPr id="3507923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713185802" name="Picture"/>
+                          <pic:cNvPr id="3507923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532423781" name="Picture">
+                  <wp:docPr id="1755812024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532423781" name="Picture"/>
+                          <pic:cNvPr id="1755812024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068254302" name="Picture">
+                  <wp:docPr id="1857084703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068254302" name="Picture"/>
+                          <pic:cNvPr id="1857084703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822553196" name="Picture">
+                  <wp:docPr id="735891361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822553196" name="Picture"/>
+                          <pic:cNvPr id="735891361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072315303" name="Picture">
+                        <wp:docPr id="1953062985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072315303" name="Picture"/>
+                                <pic:cNvPr id="1953062985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213187308" name="Picture">
+                        <wp:docPr id="860497037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213187308" name="Picture"/>
+                                <pic:cNvPr id="860497037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311859475" name="Picture">
+                  <wp:docPr id="1877960983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311859475" name="Picture"/>
+                          <pic:cNvPr id="1877960983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905649885" name="Picture">
+                  <wp:docPr id="971781535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905649885" name="Picture"/>
+                          <pic:cNvPr id="971781535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516048281" name="Picture">
+                  <wp:docPr id="1541406819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516048281" name="Picture"/>
+                          <pic:cNvPr id="1541406819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439286740" name="Picture">
+                  <wp:docPr id="1247666884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439286740" name="Picture"/>
+                          <pic:cNvPr id="1247666884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276880256" name="Picture">
+                  <wp:docPr id="1205945609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276880256" name="Picture"/>
+                          <pic:cNvPr id="1205945609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532679327" name="Picture">
+                  <wp:docPr id="215701947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532679327" name="Picture"/>
+                          <pic:cNvPr id="215701947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24739,57 +24739,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760285457" name="Picture">
+                        <wp:docPr id="1357183256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760285457" name="Picture"/>
+                                <pic:cNvPr id="1357183256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25714,57 +25714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818169736" name="Picture">
+                        <wp:docPr id="1396984455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818169736" name="Picture"/>
+                                <pic:cNvPr id="1396984455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27103,57 +27103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368630016" name="Picture">
+                  <wp:docPr id="614417870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368630016" name="Picture"/>
+                          <pic:cNvPr id="614417870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27192,57 +27192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597428025" name="Picture">
+                  <wp:docPr id="20955367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597428025" name="Picture"/>
+                          <pic:cNvPr id="20955367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27836,57 +27836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341784234" name="Picture">
+                  <wp:docPr id="1543403730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341784234" name="Picture"/>
+                          <pic:cNvPr id="1543403730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28834,57 +28834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134857571" name="Picture">
+                  <wp:docPr id="1902170064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134857571" name="Picture"/>
+                          <pic:cNvPr id="1902170064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28937,57 +28937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75575456" name="Picture">
+                  <wp:docPr id="802364367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75575456" name="Picture"/>
+                          <pic:cNvPr id="802364367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30314,57 +30314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588425409" name="Picture">
+                  <wp:docPr id="1170633702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588425409" name="Picture"/>
+                          <pic:cNvPr id="1170633702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31457,57 +31457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795124496" name="Picture">
+                        <wp:docPr id="310737664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795124496" name="Picture"/>
+                                <pic:cNvPr id="310737664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32818,57 +32818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601249780" name="Picture">
+                  <wp:docPr id="1680499701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601249780" name="Picture"/>
+                          <pic:cNvPr id="1680499701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784863203" name="Picture">
+                  <wp:docPr id="1995159831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784863203" name="Picture"/>
+                          <pic:cNvPr id="1995159831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328928148" name="Picture">
+                  <wp:docPr id="78646737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328928148" name="Picture"/>
+                          <pic:cNvPr id="78646737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34549,57 +34549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403502521" name="Picture">
+                  <wp:docPr id="966098124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403502521" name="Picture"/>
+                          <pic:cNvPr id="966098124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34652,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214249233" name="Picture">
+                  <wp:docPr id="1394423372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214249233" name="Picture"/>
+                          <pic:cNvPr id="1394423372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +36029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087845664" name="Picture">
+                  <wp:docPr id="798071338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087845664" name="Picture"/>
+                          <pic:cNvPr id="798071338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534178488" name="Picture">
+                        <wp:docPr id="2816873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534178488" name="Picture"/>
+                                <pic:cNvPr id="2816873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716630103" name="Picture">
+                  <wp:docPr id="600404364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716630103" name="Picture"/>
+                          <pic:cNvPr id="600404364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792008908" name="Picture">
+                  <wp:docPr id="365797697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792008908" name="Picture"/>
+                          <pic:cNvPr id="365797697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39242,57 +39242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365185664" name="Picture">
+                  <wp:docPr id="108726866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365185664" name="Picture"/>
+                          <pic:cNvPr id="108726866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40159,57 +40159,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607432963" name="Picture">
+                  <wp:docPr id="614250502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607432963" name="Picture"/>
+                          <pic:cNvPr id="614250502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112534653" name="Picture">
+                  <wp:docPr id="2125068777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112534653" name="Picture"/>
+                          <pic:cNvPr id="2125068777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41585,57 +41585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045294907" name="Picture">
+                  <wp:docPr id="1719118628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045294907" name="Picture"/>
+                          <pic:cNvPr id="1719118628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42220,57 +42220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156156541" name="Picture">
+                  <wp:docPr id="1461739698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156156541" name="Picture"/>
+                          <pic:cNvPr id="1461739698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42291,57 +42291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273934717" name="Picture">
+                  <wp:docPr id="1226828118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273934717" name="Picture"/>
+                          <pic:cNvPr id="1226828118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42705,57 +42705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25872555" name="Picture">
+                  <wp:docPr id="1720408815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25872555" name="Picture"/>
+                          <pic:cNvPr id="1720408815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>