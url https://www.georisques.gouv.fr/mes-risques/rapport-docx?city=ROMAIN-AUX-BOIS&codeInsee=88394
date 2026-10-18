--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146779054" name="Picture">
+                  <wp:docPr id="106270558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146779054" name="Picture"/>
+                          <pic:cNvPr id="106270558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855656424" name="Picture">
+                  <wp:docPr id="385140075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855656424" name="Picture"/>
+                          <pic:cNvPr id="385140075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647102814" name="Picture">
+                        <wp:docPr id="466126121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647102814" name="Picture"/>
+                                <pic:cNvPr id="466126121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871895532" name="Picture">
+                  <wp:docPr id="9798197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871895532" name="Picture"/>
+                          <pic:cNvPr id="9798197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086080517" name="Picture">
+                  <wp:docPr id="896199677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086080517" name="Picture"/>
+                          <pic:cNvPr id="896199677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642388917" name="Picture">
+                  <wp:docPr id="622157321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642388917" name="Picture"/>
+                          <pic:cNvPr id="622157321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38165710" name="Picture">
+                  <wp:docPr id="340679537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38165710" name="Picture"/>
+                          <pic:cNvPr id="340679537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034718234" name="Picture">
+                  <wp:docPr id="69206679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034718234" name="Picture"/>
+                          <pic:cNvPr id="69206679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677913540" name="Picture">
+                        <wp:docPr id="1760165477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677913540" name="Picture"/>
+                                <pic:cNvPr id="1760165477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048403681" name="Picture">
+                        <wp:docPr id="1787224632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048403681" name="Picture"/>
+                                <pic:cNvPr id="1787224632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643653280" name="Picture">
+                        <wp:docPr id="317042017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643653280" name="Picture"/>
+                                <pic:cNvPr id="317042017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910325301" name="Picture">
+                        <wp:docPr id="840321942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910325301" name="Picture"/>
+                                <pic:cNvPr id="840321942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333538863" name="Picture">
+                        <wp:docPr id="322310211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333538863" name="Picture"/>
+                                <pic:cNvPr id="322310211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108186070" name="Picture">
+                        <wp:docPr id="1847940344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108186070" name="Picture"/>
+                                <pic:cNvPr id="1847940344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759828759" name="Picture">
+                        <wp:docPr id="1949724055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759828759" name="Picture"/>
+                                <pic:cNvPr id="1949724055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980737934" name="Picture">
+                        <wp:docPr id="1123183324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980737934" name="Picture"/>
+                                <pic:cNvPr id="1123183324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84416181" name="Picture">
+                        <wp:docPr id="1165839211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84416181" name="Picture"/>
+                                <pic:cNvPr id="1165839211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483055902" name="Picture">
+                        <wp:docPr id="1696831150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483055902" name="Picture"/>
+                                <pic:cNvPr id="1696831150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454921871" name="Picture">
+                        <wp:docPr id="1795536182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454921871" name="Picture"/>
+                                <pic:cNvPr id="1795536182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400373853" name="Picture">
+                        <wp:docPr id="1570224413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400373853" name="Picture"/>
+                                <pic:cNvPr id="1570224413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46223326" name="Picture">
+                        <wp:docPr id="1941651837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46223326" name="Picture"/>
+                                <pic:cNvPr id="1941651837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733132113" name="Picture">
+                        <wp:docPr id="592470700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733132113" name="Picture"/>
+                                <pic:cNvPr id="592470700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860772232" name="Picture">
+                        <wp:docPr id="1874762706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860772232" name="Picture"/>
+                                <pic:cNvPr id="1874762706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849479559" name="Picture">
+                  <wp:docPr id="862462643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849479559" name="Picture"/>
+                          <pic:cNvPr id="862462643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906674686" name="Picture">
+                  <wp:docPr id="607739789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906674686" name="Picture"/>
+                          <pic:cNvPr id="607739789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027059327" name="Picture">
+                  <wp:docPr id="266647341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027059327" name="Picture"/>
+                          <pic:cNvPr id="266647341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825688200" name="Picture">
+                  <wp:docPr id="609024304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825688200" name="Picture"/>
+                          <pic:cNvPr id="609024304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850574609" name="Picture">
+                  <wp:docPr id="1451231689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850574609" name="Picture"/>
+                          <pic:cNvPr id="1451231689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612879441" name="Picture">
+                  <wp:docPr id="512260587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612879441" name="Picture"/>
+                          <pic:cNvPr id="512260587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629466260" name="Picture">
+                        <wp:docPr id="1897576862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629466260" name="Picture"/>
+                                <pic:cNvPr id="1897576862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100833382" name="Picture">
+                  <wp:docPr id="2143311957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100833382" name="Picture"/>
+                          <pic:cNvPr id="2143311957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163533114" name="Picture">
+                  <wp:docPr id="164227444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163533114" name="Picture"/>
+                          <pic:cNvPr id="164227444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365438359" name="Picture">
+                  <wp:docPr id="767256474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365438359" name="Picture"/>
+                          <pic:cNvPr id="767256474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329237945" name="Picture">
+                  <wp:docPr id="993778706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329237945" name="Picture"/>
+                          <pic:cNvPr id="993778706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436426621" name="Picture">
+                  <wp:docPr id="1161351556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436426621" name="Picture"/>
+                          <pic:cNvPr id="1161351556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076075466" name="Picture">
+                  <wp:docPr id="2048161597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076075466" name="Picture"/>
+                          <pic:cNvPr id="2048161597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696897391" name="Picture">
+                        <wp:docPr id="1014911179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696897391" name="Picture"/>
+                                <pic:cNvPr id="1014911179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392434398" name="Picture">
+                  <wp:docPr id="104840298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392434398" name="Picture"/>
+                          <pic:cNvPr id="104840298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133218547" name="Picture">
+                  <wp:docPr id="479691481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133218547" name="Picture"/>
+                          <pic:cNvPr id="479691481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727112731" name="Picture">
+                  <wp:docPr id="931721426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727112731" name="Picture"/>
+                          <pic:cNvPr id="931721426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033916180" name="Picture">
+                  <wp:docPr id="774549202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033916180" name="Picture"/>
+                          <pic:cNvPr id="774549202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272301316" name="Picture">
+                  <wp:docPr id="258650362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272301316" name="Picture"/>
+                          <pic:cNvPr id="258650362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103300071" name="Picture">
+                  <wp:docPr id="579005393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103300071" name="Picture"/>
+                          <pic:cNvPr id="579005393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518701155" name="Picture">
+                        <wp:docPr id="1082480026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518701155" name="Picture"/>
+                                <pic:cNvPr id="1082480026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416937383" name="Picture">
+                  <wp:docPr id="472303204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416937383" name="Picture"/>
+                          <pic:cNvPr id="472303204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067048210" name="Picture">
+                  <wp:docPr id="251416889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067048210" name="Picture"/>
+                          <pic:cNvPr id="251416889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228512784" name="Picture">
+                  <wp:docPr id="1681911033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228512784" name="Picture"/>
+                          <pic:cNvPr id="1681911033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226467174" name="Picture">
+                  <wp:docPr id="1131378407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226467174" name="Picture"/>
+                          <pic:cNvPr id="1131378407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949637658" name="Picture">
+                  <wp:docPr id="796299818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949637658" name="Picture"/>
+                          <pic:cNvPr id="796299818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037472263" name="Picture">
+                  <wp:docPr id="884337433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037472263" name="Picture"/>
+                          <pic:cNvPr id="884337433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347434777" name="Picture">
+                  <wp:docPr id="1822051862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347434777" name="Picture"/>
+                          <pic:cNvPr id="1822051862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486769940" name="Picture">
+                  <wp:docPr id="1883295742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486769940" name="Picture"/>
+                          <pic:cNvPr id="1883295742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135538768" name="Picture">
+                  <wp:docPr id="327362016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135538768" name="Picture"/>
+                          <pic:cNvPr id="327362016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111331764" name="Picture">
+                        <wp:docPr id="1671886426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111331764" name="Picture"/>
+                                <pic:cNvPr id="1671886426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803022744" name="Picture">
+                  <wp:docPr id="1761633259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803022744" name="Picture"/>
+                          <pic:cNvPr id="1761633259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289951154" name="Picture">
+                  <wp:docPr id="1573167413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289951154" name="Picture"/>
+                          <pic:cNvPr id="1573167413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457764272" name="Picture">
+                  <wp:docPr id="632588404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457764272" name="Picture"/>
+                          <pic:cNvPr id="632588404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952270536" name="Picture">
+                  <wp:docPr id="915882894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952270536" name="Picture"/>
+                          <pic:cNvPr id="915882894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23419547" name="Picture">
+                  <wp:docPr id="385582748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23419547" name="Picture"/>
+                          <pic:cNvPr id="385582748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733221697" name="Picture">
+                  <wp:docPr id="870338039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733221697" name="Picture"/>
+                          <pic:cNvPr id="870338039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78244740" name="Picture">
+                        <wp:docPr id="722038086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78244740" name="Picture"/>
+                                <pic:cNvPr id="722038086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252501579" name="Picture">
+                  <wp:docPr id="448201253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252501579" name="Picture"/>
+                          <pic:cNvPr id="448201253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121932241" name="Picture">
+                  <wp:docPr id="1284967784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121932241" name="Picture"/>
+                          <pic:cNvPr id="1284967784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987379385" name="Picture">
+                  <wp:docPr id="1743425623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987379385" name="Picture"/>
+                          <pic:cNvPr id="1743425623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>