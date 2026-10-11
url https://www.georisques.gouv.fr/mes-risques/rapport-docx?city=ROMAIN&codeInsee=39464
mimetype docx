--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942684433" name="Picture">
+                  <wp:docPr id="1148838153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942684433" name="Picture"/>
+                          <pic:cNvPr id="1148838153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059231443" name="Picture">
+                  <wp:docPr id="1222422445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059231443" name="Picture"/>
+                          <pic:cNvPr id="1222422445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809128247" name="Picture">
+                        <wp:docPr id="2007207113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809128247" name="Picture"/>
+                                <pic:cNvPr id="2007207113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511674571" name="Picture">
+                  <wp:docPr id="152484327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511674571" name="Picture"/>
+                          <pic:cNvPr id="152484327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022118413" name="Picture">
+                  <wp:docPr id="1537213813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022118413" name="Picture"/>
+                          <pic:cNvPr id="1537213813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453763041" name="Picture">
+                  <wp:docPr id="630207287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453763041" name="Picture"/>
+                          <pic:cNvPr id="630207287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293745191" name="Picture">
+                  <wp:docPr id="131565944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293745191" name="Picture"/>
+                          <pic:cNvPr id="131565944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527952587" name="Picture">
+                  <wp:docPr id="707978862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527952587" name="Picture"/>
+                          <pic:cNvPr id="707978862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853300231" name="Picture">
+                        <wp:docPr id="616613213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853300231" name="Picture"/>
+                                <pic:cNvPr id="616613213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310625488" name="Picture">
+                        <wp:docPr id="850082357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310625488" name="Picture"/>
+                                <pic:cNvPr id="850082357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692089784" name="Picture">
+                        <wp:docPr id="90659552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692089784" name="Picture"/>
+                                <pic:cNvPr id="90659552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619038351" name="Picture">
+                        <wp:docPr id="1541248301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619038351" name="Picture"/>
+                                <pic:cNvPr id="1541248301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451377427" name="Picture">
+                        <wp:docPr id="1294091211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451377427" name="Picture"/>
+                                <pic:cNvPr id="1294091211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137927678" name="Picture">
+                        <wp:docPr id="1969755147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137927678" name="Picture"/>
+                                <pic:cNvPr id="1969755147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120963184" name="Picture">
+                        <wp:docPr id="1243388573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120963184" name="Picture"/>
+                                <pic:cNvPr id="1243388573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035356027" name="Picture">
+                        <wp:docPr id="1237970260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035356027" name="Picture"/>
+                                <pic:cNvPr id="1237970260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782344023" name="Picture">
+                        <wp:docPr id="264509738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782344023" name="Picture"/>
+                                <pic:cNvPr id="264509738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3203007" name="Picture">
+                        <wp:docPr id="714947782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3203007" name="Picture"/>
+                                <pic:cNvPr id="714947782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799490549" name="Picture">
+                        <wp:docPr id="754391112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799490549" name="Picture"/>
+                                <pic:cNvPr id="754391112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607884293" name="Picture">
+                        <wp:docPr id="1717146466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607884293" name="Picture"/>
+                                <pic:cNvPr id="1717146466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975728039" name="Picture">
+                        <wp:docPr id="2027571434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975728039" name="Picture"/>
+                                <pic:cNvPr id="2027571434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923450041" name="Picture">
+                        <wp:docPr id="506172977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923450041" name="Picture"/>
+                                <pic:cNvPr id="506172977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171686596" name="Picture">
+                        <wp:docPr id="1138613102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171686596" name="Picture"/>
+                                <pic:cNvPr id="1138613102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432143460" name="Picture">
+                        <wp:docPr id="1125590812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432143460" name="Picture"/>
+                                <pic:cNvPr id="1125590812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681827303" name="Picture">
+                        <wp:docPr id="2063676371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681827303" name="Picture"/>
+                                <pic:cNvPr id="2063676371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583187632" name="Picture">
+                        <wp:docPr id="333580064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583187632" name="Picture"/>
+                                <pic:cNvPr id="333580064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199798639" name="Picture">
+                  <wp:docPr id="1444553823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199798639" name="Picture"/>
+                          <pic:cNvPr id="1444553823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307017631" name="Picture">
+                  <wp:docPr id="199784995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307017631" name="Picture"/>
+                          <pic:cNvPr id="199784995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452618264" name="Picture">
+                  <wp:docPr id="545729293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452618264" name="Picture"/>
+                          <pic:cNvPr id="545729293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986418102" name="Picture">
+                  <wp:docPr id="43727208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986418102" name="Picture"/>
+                          <pic:cNvPr id="43727208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943832687" name="Picture">
+                  <wp:docPr id="1594299476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943832687" name="Picture"/>
+                          <pic:cNvPr id="1594299476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211933100" name="Picture">
+                  <wp:docPr id="319745215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211933100" name="Picture"/>
+                          <pic:cNvPr id="319745215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423151889" name="Picture">
+                        <wp:docPr id="1469124479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423151889" name="Picture"/>
+                                <pic:cNvPr id="1469124479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514587366" name="Picture">
+                  <wp:docPr id="1213164088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514587366" name="Picture"/>
+                          <pic:cNvPr id="1213164088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106291437" name="Picture">
+                  <wp:docPr id="406278905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106291437" name="Picture"/>
+                          <pic:cNvPr id="406278905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889727830" name="Picture">
+                  <wp:docPr id="1199721591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889727830" name="Picture"/>
+                          <pic:cNvPr id="1199721591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082743159" name="Picture">
+                  <wp:docPr id="1864162682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082743159" name="Picture"/>
+                          <pic:cNvPr id="1864162682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411801474" name="Picture">
+                  <wp:docPr id="479552693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411801474" name="Picture"/>
+                          <pic:cNvPr id="479552693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394033476" name="Picture">
+                  <wp:docPr id="816010295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394033476" name="Picture"/>
+                          <pic:cNvPr id="816010295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72758434" name="Picture">
+                        <wp:docPr id="1804590366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72758434" name="Picture"/>
+                                <pic:cNvPr id="1804590366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220078972" name="Picture">
+                        <wp:docPr id="1380218298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220078972" name="Picture"/>
+                                <pic:cNvPr id="1380218298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113811437" name="Picture">
+                  <wp:docPr id="1203119553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113811437" name="Picture"/>
+                          <pic:cNvPr id="1203119553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589315474" name="Picture">
+                  <wp:docPr id="677131798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589315474" name="Picture"/>
+                          <pic:cNvPr id="677131798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207539275" name="Picture">
+                  <wp:docPr id="592318870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207539275" name="Picture"/>
+                          <pic:cNvPr id="592318870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621396258" name="Picture">
+                  <wp:docPr id="1584767405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621396258" name="Picture"/>
+                          <pic:cNvPr id="1584767405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504746881" name="Picture">
+                  <wp:docPr id="1696681218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504746881" name="Picture"/>
+                          <pic:cNvPr id="1696681218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928631959" name="Picture">
+                  <wp:docPr id="1631890102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928631959" name="Picture"/>
+                          <pic:cNvPr id="1631890102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312573704" name="Picture">
+                        <wp:docPr id="1526330019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312573704" name="Picture"/>
+                                <pic:cNvPr id="1526330019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152848869" name="Picture">
+                  <wp:docPr id="514650704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152848869" name="Picture"/>
+                          <pic:cNvPr id="514650704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095354631" name="Picture">
+                  <wp:docPr id="88293374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095354631" name="Picture"/>
+                          <pic:cNvPr id="88293374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317386038" name="Picture">
+                  <wp:docPr id="830594686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317386038" name="Picture"/>
+                          <pic:cNvPr id="830594686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044041912" name="Picture">
+                  <wp:docPr id="406604772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044041912" name="Picture"/>
+                          <pic:cNvPr id="406604772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20526784" name="Picture">
+                  <wp:docPr id="1755853290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20526784" name="Picture"/>
+                          <pic:cNvPr id="1755853290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011058761" name="Picture">
+                  <wp:docPr id="189049653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011058761" name="Picture"/>
+                          <pic:cNvPr id="189049653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729640951" name="Picture">
+                        <wp:docPr id="891740647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729640951" name="Picture"/>
+                                <pic:cNvPr id="891740647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194980509" name="Picture">
+                  <wp:docPr id="454420853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194980509" name="Picture"/>
+                          <pic:cNvPr id="454420853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307873731" name="Picture">
+                  <wp:docPr id="1850477213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307873731" name="Picture"/>
+                          <pic:cNvPr id="1850477213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336242100" name="Picture">
+                  <wp:docPr id="1239031833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336242100" name="Picture"/>
+                          <pic:cNvPr id="1239031833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244625899" name="Picture">
+                  <wp:docPr id="741542662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244625899" name="Picture"/>
+                          <pic:cNvPr id="741542662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935264954" name="Picture">
+                  <wp:docPr id="73304909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935264954" name="Picture"/>
+                          <pic:cNvPr id="73304909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319748324" name="Picture">
+                  <wp:docPr id="893607433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319748324" name="Picture"/>
+                          <pic:cNvPr id="893607433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916535194" name="Picture">
+                  <wp:docPr id="1830525062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916535194" name="Picture"/>
+                          <pic:cNvPr id="1830525062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384915058" name="Picture">
+                  <wp:docPr id="1116155962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384915058" name="Picture"/>
+                          <pic:cNvPr id="1116155962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33732306" name="Picture">
+                  <wp:docPr id="984658082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33732306" name="Picture"/>
+                          <pic:cNvPr id="984658082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330571623" name="Picture">
+                  <wp:docPr id="1599032914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330571623" name="Picture"/>
+                          <pic:cNvPr id="1599032914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126363322" name="Picture">
+                  <wp:docPr id="653982266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126363322" name="Picture"/>
+                          <pic:cNvPr id="653982266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20049782" name="Picture">
+                  <wp:docPr id="616243326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20049782" name="Picture"/>
+                          <pic:cNvPr id="616243326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018425442" name="Picture">
+                  <wp:docPr id="949780206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018425442" name="Picture"/>
+                          <pic:cNvPr id="949780206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671493393" name="Picture">
+                  <wp:docPr id="2040680974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671493393" name="Picture"/>
+                          <pic:cNvPr id="2040680974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449683166" name="Picture">
+                  <wp:docPr id="1859679798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449683166" name="Picture"/>
+                          <pic:cNvPr id="1859679798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>