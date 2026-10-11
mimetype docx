--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255097857" name="Picture">
+                  <wp:docPr id="899505806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255097857" name="Picture"/>
+                          <pic:cNvPr id="899505806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450853719" name="Picture">
+                  <wp:docPr id="2620729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450853719" name="Picture"/>
+                          <pic:cNvPr id="2620729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478513059" name="Picture">
+                        <wp:docPr id="780365467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478513059" name="Picture"/>
+                                <pic:cNvPr id="780365467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213656583" name="Picture">
+                  <wp:docPr id="2134241999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213656583" name="Picture"/>
+                          <pic:cNvPr id="2134241999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309358616" name="Picture">
+                  <wp:docPr id="1476786862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309358616" name="Picture"/>
+                          <pic:cNvPr id="1476786862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620507748" name="Picture">
+                  <wp:docPr id="1449948520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620507748" name="Picture"/>
+                          <pic:cNvPr id="1449948520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81038052" name="Picture">
+                  <wp:docPr id="1346507880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81038052" name="Picture"/>
+                          <pic:cNvPr id="1346507880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044744616" name="Picture">
+                  <wp:docPr id="1796290880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044744616" name="Picture"/>
+                          <pic:cNvPr id="1796290880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243074724" name="Picture">
+                        <wp:docPr id="1030842333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243074724" name="Picture"/>
+                                <pic:cNvPr id="1030842333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053378320" name="Picture">
+                        <wp:docPr id="1384898378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053378320" name="Picture"/>
+                                <pic:cNvPr id="1384898378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401235053" name="Picture">
+                        <wp:docPr id="1696450580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401235053" name="Picture"/>
+                                <pic:cNvPr id="1696450580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032473562" name="Picture">
+                        <wp:docPr id="1718637920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032473562" name="Picture"/>
+                                <pic:cNvPr id="1718637920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759145895" name="Picture">
+                        <wp:docPr id="2103133353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759145895" name="Picture"/>
+                                <pic:cNvPr id="2103133353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696413027" name="Picture">
+                        <wp:docPr id="690799340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696413027" name="Picture"/>
+                                <pic:cNvPr id="690799340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387871719" name="Picture">
+                        <wp:docPr id="565996479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387871719" name="Picture"/>
+                                <pic:cNvPr id="565996479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342592954" name="Picture">
+                        <wp:docPr id="1075355068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342592954" name="Picture"/>
+                                <pic:cNvPr id="1075355068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567368855" name="Picture">
+                        <wp:docPr id="1228843743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567368855" name="Picture"/>
+                                <pic:cNvPr id="1228843743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470795984" name="Picture">
+                        <wp:docPr id="1506719045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470795984" name="Picture"/>
+                                <pic:cNvPr id="1506719045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807910719" name="Picture">
+                        <wp:docPr id="1808014201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807910719" name="Picture"/>
+                                <pic:cNvPr id="1808014201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700284479" name="Picture">
+                        <wp:docPr id="1614950704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700284479" name="Picture"/>
+                                <pic:cNvPr id="1614950704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715473916" name="Picture">
+                        <wp:docPr id="2072144093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715473916" name="Picture"/>
+                                <pic:cNvPr id="2072144093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382661127" name="Picture">
+                        <wp:docPr id="945584272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382661127" name="Picture"/>
+                                <pic:cNvPr id="945584272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995635307" name="Picture">
+                        <wp:docPr id="2131540987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995635307" name="Picture"/>
+                                <pic:cNvPr id="2131540987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752160939" name="Picture">
+                  <wp:docPr id="1423040641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752160939" name="Picture"/>
+                          <pic:cNvPr id="1423040641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452250664" name="Picture">
+                  <wp:docPr id="1581233674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452250664" name="Picture"/>
+                          <pic:cNvPr id="1581233674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446629172" name="Picture">
+                  <wp:docPr id="1165033307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446629172" name="Picture"/>
+                          <pic:cNvPr id="1165033307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818167064" name="Picture">
+                  <wp:docPr id="774398361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818167064" name="Picture"/>
+                          <pic:cNvPr id="774398361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674937250" name="Picture">
+                  <wp:docPr id="1076577037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674937250" name="Picture"/>
+                          <pic:cNvPr id="1076577037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022940406" name="Picture">
+                  <wp:docPr id="1037934827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022940406" name="Picture"/>
+                          <pic:cNvPr id="1037934827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8197427" name="Picture">
+                        <wp:docPr id="1755969737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8197427" name="Picture"/>
+                                <pic:cNvPr id="1755969737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673986837" name="Picture">
+                        <wp:docPr id="516664133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673986837" name="Picture"/>
+                                <pic:cNvPr id="516664133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236137136" name="Picture">
+                  <wp:docPr id="846707796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236137136" name="Picture"/>
+                          <pic:cNvPr id="846707796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496906561" name="Picture">
+                  <wp:docPr id="190309517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496906561" name="Picture"/>
+                          <pic:cNvPr id="190309517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278234594" name="Picture">
+                  <wp:docPr id="1216735009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278234594" name="Picture"/>
+                          <pic:cNvPr id="1216735009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126871607" name="Picture">
+                  <wp:docPr id="677328335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126871607" name="Picture"/>
+                          <pic:cNvPr id="677328335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388165289" name="Picture">
+                  <wp:docPr id="345024368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388165289" name="Picture"/>
+                          <pic:cNvPr id="345024368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866398334" name="Picture">
+                  <wp:docPr id="1693827961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866398334" name="Picture"/>
+                          <pic:cNvPr id="1693827961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982130232" name="Picture">
+                        <wp:docPr id="115292819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982130232" name="Picture"/>
+                                <pic:cNvPr id="115292819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314321189" name="Picture">
+                  <wp:docPr id="2034152413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314321189" name="Picture"/>
+                          <pic:cNvPr id="2034152413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298879902" name="Picture">
+                  <wp:docPr id="975379520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298879902" name="Picture"/>
+                          <pic:cNvPr id="975379520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979693248" name="Picture">
+                  <wp:docPr id="603466407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979693248" name="Picture"/>
+                          <pic:cNvPr id="603466407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710837110" name="Picture">
+                  <wp:docPr id="1590521189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710837110" name="Picture"/>
+                          <pic:cNvPr id="1590521189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680947942" name="Picture">
+                  <wp:docPr id="336212429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680947942" name="Picture"/>
+                          <pic:cNvPr id="336212429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093570248" name="Picture">
+                  <wp:docPr id="545508250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093570248" name="Picture"/>
+                          <pic:cNvPr id="545508250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816344171" name="Picture">
+                  <wp:docPr id="931871843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816344171" name="Picture"/>
+                          <pic:cNvPr id="931871843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504624101" name="Picture">
+                  <wp:docPr id="158002707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504624101" name="Picture"/>
+                          <pic:cNvPr id="158002707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625751812" name="Picture">
+                  <wp:docPr id="2093862850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625751812" name="Picture"/>
+                          <pic:cNvPr id="2093862850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474175415" name="Picture">
+                  <wp:docPr id="1407124259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474175415" name="Picture"/>
+                          <pic:cNvPr id="1407124259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881810586" name="Picture">
+                  <wp:docPr id="744311194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881810586" name="Picture"/>
+                          <pic:cNvPr id="744311194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658200949" name="Picture">
+                  <wp:docPr id="1874062574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658200949" name="Picture"/>
+                          <pic:cNvPr id="1874062574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19910006" name="Picture">
+                        <wp:docPr id="1837253563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19910006" name="Picture"/>
+                                <pic:cNvPr id="1837253563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082655447" name="Picture">
+                  <wp:docPr id="497423993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082655447" name="Picture"/>
+                          <pic:cNvPr id="497423993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618248525" name="Picture">
+                  <wp:docPr id="385910887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618248525" name="Picture"/>
+                          <pic:cNvPr id="385910887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960978909" name="Picture">
+                  <wp:docPr id="1239811812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960978909" name="Picture"/>
+                          <pic:cNvPr id="1239811812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66892475" name="Picture">
+                  <wp:docPr id="2006572267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66892475" name="Picture"/>
+                          <pic:cNvPr id="2006572267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963317771" name="Picture">
+                  <wp:docPr id="618592588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963317771" name="Picture"/>
+                          <pic:cNvPr id="618592588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942990428" name="Picture">
+                  <wp:docPr id="1348722624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942990428" name="Picture"/>
+                          <pic:cNvPr id="1348722624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369773600" name="Picture">
+                        <wp:docPr id="1497966529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369773600" name="Picture"/>
+                                <pic:cNvPr id="1497966529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987062967" name="Picture">
+                  <wp:docPr id="1396056557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987062967" name="Picture"/>
+                          <pic:cNvPr id="1396056557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768097657" name="Picture">
+                  <wp:docPr id="1406931380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768097657" name="Picture"/>
+                          <pic:cNvPr id="1406931380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721654313" name="Picture">
+                  <wp:docPr id="2037466418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721654313" name="Picture"/>
+                          <pic:cNvPr id="2037466418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564222016" name="Picture">
+                  <wp:docPr id="1009234674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564222016" name="Picture"/>
+                          <pic:cNvPr id="1009234674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351146434" name="Picture">
+                  <wp:docPr id="264586611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351146434" name="Picture"/>
+                          <pic:cNvPr id="264586611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739426080" name="Picture">
+                  <wp:docPr id="2087635308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739426080" name="Picture"/>
+                          <pic:cNvPr id="2087635308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>