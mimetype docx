--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091162870" name="Picture">
+                  <wp:docPr id="273077183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091162870" name="Picture"/>
+                          <pic:cNvPr id="273077183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646130214" name="Picture">
+                  <wp:docPr id="1213703755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646130214" name="Picture"/>
+                          <pic:cNvPr id="1213703755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538660548" name="Picture">
+                        <wp:docPr id="1613117306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538660548" name="Picture"/>
+                                <pic:cNvPr id="1613117306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147473622" name="Picture">
+                  <wp:docPr id="1599021089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147473622" name="Picture"/>
+                          <pic:cNvPr id="1599021089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108609022" name="Picture">
+                  <wp:docPr id="1602768633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108609022" name="Picture"/>
+                          <pic:cNvPr id="1602768633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852325248" name="Picture">
+                  <wp:docPr id="916835172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852325248" name="Picture"/>
+                          <pic:cNvPr id="916835172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857833814" name="Picture">
+                  <wp:docPr id="1668498592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857833814" name="Picture"/>
+                          <pic:cNvPr id="1668498592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040138495" name="Picture">
+                  <wp:docPr id="617412733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040138495" name="Picture"/>
+                          <pic:cNvPr id="617412733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599673779" name="Picture">
+                        <wp:docPr id="1429306132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599673779" name="Picture"/>
+                                <pic:cNvPr id="1429306132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458657538" name="Picture">
+                        <wp:docPr id="1659504581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458657538" name="Picture"/>
+                                <pic:cNvPr id="1659504581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48088569" name="Picture">
+                        <wp:docPr id="158868093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48088569" name="Picture"/>
+                                <pic:cNvPr id="158868093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531509957" name="Picture">
+                        <wp:docPr id="62695083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531509957" name="Picture"/>
+                                <pic:cNvPr id="62695083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918029625" name="Picture">
+                        <wp:docPr id="177305797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918029625" name="Picture"/>
+                                <pic:cNvPr id="177305797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002216822" name="Picture">
+                        <wp:docPr id="390437537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002216822" name="Picture"/>
+                                <pic:cNvPr id="390437537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181975464" name="Picture">
+                        <wp:docPr id="507056331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181975464" name="Picture"/>
+                                <pic:cNvPr id="507056331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981666281" name="Picture">
+                        <wp:docPr id="421150745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981666281" name="Picture"/>
+                                <pic:cNvPr id="421150745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846672822" name="Picture">
+                        <wp:docPr id="2107042691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846672822" name="Picture"/>
+                                <pic:cNvPr id="2107042691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321897144" name="Picture">
+                        <wp:docPr id="1895211123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321897144" name="Picture"/>
+                                <pic:cNvPr id="1895211123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938840318" name="Picture">
+                        <wp:docPr id="1231136491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938840318" name="Picture"/>
+                                <pic:cNvPr id="1231136491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735451208" name="Picture">
+                        <wp:docPr id="2034750367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735451208" name="Picture"/>
+                                <pic:cNvPr id="2034750367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="543654380" name="Picture">
+                        <wp:docPr id="840782786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="543654380" name="Picture"/>
+                                <pic:cNvPr id="840782786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115595023" name="Picture">
+                        <wp:docPr id="1624741053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115595023" name="Picture"/>
+                                <pic:cNvPr id="1624741053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978953938" name="Picture">
+                        <wp:docPr id="446416992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978953938" name="Picture"/>
+                                <pic:cNvPr id="446416992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139296855" name="Picture">
+                  <wp:docPr id="1946496820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139296855" name="Picture"/>
+                          <pic:cNvPr id="1946496820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966784066" name="Picture">
+                  <wp:docPr id="347867803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966784066" name="Picture"/>
+                          <pic:cNvPr id="347867803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939054498" name="Picture">
+                  <wp:docPr id="736991514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939054498" name="Picture"/>
+                          <pic:cNvPr id="736991514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784832974" name="Picture">
+                  <wp:docPr id="25285883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784832974" name="Picture"/>
+                          <pic:cNvPr id="25285883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832850494" name="Picture">
+                  <wp:docPr id="236040774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832850494" name="Picture"/>
+                          <pic:cNvPr id="236040774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886677478" name="Picture">
+                  <wp:docPr id="1401024026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886677478" name="Picture"/>
+                          <pic:cNvPr id="1401024026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916654239" name="Picture">
+                        <wp:docPr id="163314040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916654239" name="Picture"/>
+                                <pic:cNvPr id="163314040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19784,57 +19784,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659461739" name="Picture">
+                  <wp:docPr id="166417223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659461739" name="Picture"/>
+                          <pic:cNvPr id="166417223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19864,57 +19864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798885950" name="Picture">
+                  <wp:docPr id="596805769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798885950" name="Picture"/>
+                          <pic:cNvPr id="596805769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20409,57 +20409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83047381" name="Picture">
+                  <wp:docPr id="1839936138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83047381" name="Picture"/>
+                          <pic:cNvPr id="1839936138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21564,57 +21564,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358305062" name="Picture">
+                        <wp:docPr id="1438629839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358305062" name="Picture"/>
+                                <pic:cNvPr id="1438629839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23822,57 +23822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583223301" name="Picture">
+                  <wp:docPr id="369808390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583223301" name="Picture"/>
+                          <pic:cNvPr id="369808390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23911,57 +23911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012112498" name="Picture">
+                  <wp:docPr id="1342727344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012112498" name="Picture"/>
+                          <pic:cNvPr id="1342727344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24555,57 +24555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949168084" name="Picture">
+                  <wp:docPr id="2028071097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949168084" name="Picture"/>
+                          <pic:cNvPr id="2028071097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25553,57 +25553,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672235958" name="Picture">
+                  <wp:docPr id="1596087387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672235958" name="Picture"/>
+                          <pic:cNvPr id="1596087387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25656,57 +25656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719501447" name="Picture">
+                  <wp:docPr id="1572377914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719501447" name="Picture"/>
+                          <pic:cNvPr id="1572377914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27035,57 +27035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961411415" name="Picture">
+                  <wp:docPr id="977843719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961411415" name="Picture"/>
+                          <pic:cNvPr id="977843719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28160,57 +28160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167252641" name="Picture">
+                        <wp:docPr id="1539769284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167252641" name="Picture"/>
+                                <pic:cNvPr id="1539769284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29513,57 +29513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493012868" name="Picture">
+                  <wp:docPr id="9273057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493012868" name="Picture"/>
+                          <pic:cNvPr id="9273057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29602,57 +29602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958605595" name="Picture">
+                  <wp:docPr id="1394954741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958605595" name="Picture"/>
+                          <pic:cNvPr id="1394954741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30246,57 +30246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025083959" name="Picture">
+                  <wp:docPr id="807383414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025083959" name="Picture"/>
+                          <pic:cNvPr id="807383414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31244,57 +31244,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983197713" name="Picture">
+                  <wp:docPr id="289825749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983197713" name="Picture"/>
+                          <pic:cNvPr id="289825749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31347,57 +31347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059248924" name="Picture">
+                  <wp:docPr id="711317976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059248924" name="Picture"/>
+                          <pic:cNvPr id="711317976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32728,57 +32728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147032672" name="Picture">
+                  <wp:docPr id="1549452681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147032672" name="Picture"/>
+                          <pic:cNvPr id="1549452681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33871,57 +33871,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858315535" name="Picture">
+                        <wp:docPr id="955076916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858315535" name="Picture"/>
+                                <pic:cNvPr id="955076916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35260,57 +35260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051519037" name="Picture">
+                  <wp:docPr id="848407853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051519037" name="Picture"/>
+                          <pic:cNvPr id="848407853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35349,57 +35349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002209878" name="Picture">
+                  <wp:docPr id="1161428722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002209878" name="Picture"/>
+                          <pic:cNvPr id="1161428722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35993,57 +35993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665767504" name="Picture">
+                  <wp:docPr id="1118641905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665767504" name="Picture"/>
+                          <pic:cNvPr id="1118641905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36991,57 +36991,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675759481" name="Picture">
+                  <wp:docPr id="1126484798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675759481" name="Picture"/>
+                          <pic:cNvPr id="1126484798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973039023" name="Picture">
+                  <wp:docPr id="625792310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973039023" name="Picture"/>
+                          <pic:cNvPr id="625792310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38471,57 +38471,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724653055" name="Picture">
+                  <wp:docPr id="808393729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724653055" name="Picture"/>
+                          <pic:cNvPr id="808393729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39614,57 +39614,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764586415" name="Picture">
+                        <wp:docPr id="2121297419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764586415" name="Picture"/>
+                                <pic:cNvPr id="2121297419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40975,57 +40975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725056007" name="Picture">
+                  <wp:docPr id="922200784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725056007" name="Picture"/>
+                          <pic:cNvPr id="922200784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41064,57 +41064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336150526" name="Picture">
+                  <wp:docPr id="160646523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336150526" name="Picture"/>
+                          <pic:cNvPr id="160646523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41708,57 +41708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040407418" name="Picture">
+                  <wp:docPr id="871628241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040407418" name="Picture"/>
+                          <pic:cNvPr id="871628241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42706,57 +42706,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206061422" name="Picture">
+                  <wp:docPr id="1122250758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206061422" name="Picture"/>
+                          <pic:cNvPr id="1122250758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42809,57 +42809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266557795" name="Picture">
+                  <wp:docPr id="48208893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266557795" name="Picture"/>
+                          <pic:cNvPr id="48208893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44186,57 +44186,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381937989" name="Picture">
+                  <wp:docPr id="1709053439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381937989" name="Picture"/>
+                          <pic:cNvPr id="1709053439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45329,57 +45329,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096951679" name="Picture">
+                        <wp:docPr id="806097528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096951679" name="Picture"/>
+                                <pic:cNvPr id="806097528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46550,57 +46550,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979491940" name="Picture">
+                  <wp:docPr id="627611755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979491940" name="Picture"/>
+                          <pic:cNvPr id="627611755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46621,57 +46621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007097747" name="Picture">
+                  <wp:docPr id="1032245286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007097747" name="Picture"/>
+                          <pic:cNvPr id="1032245286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47035,57 +47035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106938561" name="Picture">
+                  <wp:docPr id="496681036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106938561" name="Picture"/>
+                          <pic:cNvPr id="496681036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>