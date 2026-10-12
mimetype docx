--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720232075" name="Picture">
+                  <wp:docPr id="1935768508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720232075" name="Picture"/>
+                          <pic:cNvPr id="1935768508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890120152" name="Picture">
+                  <wp:docPr id="1204100104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890120152" name="Picture"/>
+                          <pic:cNvPr id="1204100104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657442437" name="Picture">
+                        <wp:docPr id="101729643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657442437" name="Picture"/>
+                                <pic:cNvPr id="101729643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785746968" name="Picture">
+                  <wp:docPr id="1299598873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785746968" name="Picture"/>
+                          <pic:cNvPr id="1299598873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123546636" name="Picture">
+                  <wp:docPr id="1621298009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123546636" name="Picture"/>
+                          <pic:cNvPr id="1621298009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138707663" name="Picture">
+                  <wp:docPr id="280045860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138707663" name="Picture"/>
+                          <pic:cNvPr id="280045860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741933196" name="Picture">
+                  <wp:docPr id="1341444561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741933196" name="Picture"/>
+                          <pic:cNvPr id="1341444561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488819457" name="Picture">
+                  <wp:docPr id="312968409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488819457" name="Picture"/>
+                          <pic:cNvPr id="312968409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327839060" name="Picture">
+                        <wp:docPr id="509498871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327839060" name="Picture"/>
+                                <pic:cNvPr id="509498871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418714825" name="Picture">
+                        <wp:docPr id="93028584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418714825" name="Picture"/>
+                                <pic:cNvPr id="93028584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638367158" name="Picture">
+                        <wp:docPr id="1491686250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638367158" name="Picture"/>
+                                <pic:cNvPr id="1491686250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302112455" name="Picture">
+                        <wp:docPr id="1168014024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302112455" name="Picture"/>
+                                <pic:cNvPr id="1168014024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658884500" name="Picture">
+                        <wp:docPr id="1103511997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658884500" name="Picture"/>
+                                <pic:cNvPr id="1103511997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200080412" name="Picture">
+                        <wp:docPr id="1763383883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200080412" name="Picture"/>
+                                <pic:cNvPr id="1763383883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603613973" name="Picture">
+                        <wp:docPr id="848409115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603613973" name="Picture"/>
+                                <pic:cNvPr id="848409115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359674888" name="Picture">
+                        <wp:docPr id="515675298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359674888" name="Picture"/>
+                                <pic:cNvPr id="515675298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735681287" name="Picture">
+                        <wp:docPr id="1814736358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735681287" name="Picture"/>
+                                <pic:cNvPr id="1814736358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292207318" name="Picture">
+                        <wp:docPr id="366075920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292207318" name="Picture"/>
+                                <pic:cNvPr id="366075920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726071356" name="Picture">
+                        <wp:docPr id="999207195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726071356" name="Picture"/>
+                                <pic:cNvPr id="999207195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199683303" name="Picture">
+                        <wp:docPr id="454948579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199683303" name="Picture"/>
+                                <pic:cNvPr id="454948579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092068604" name="Picture">
+                  <wp:docPr id="1334467413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092068604" name="Picture"/>
+                          <pic:cNvPr id="1334467413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822736266" name="Picture">
+                  <wp:docPr id="1854693127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822736266" name="Picture"/>
+                          <pic:cNvPr id="1854693127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961650798" name="Picture">
+                  <wp:docPr id="780234400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961650798" name="Picture"/>
+                          <pic:cNvPr id="780234400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464963884" name="Picture">
+                  <wp:docPr id="1509159855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464963884" name="Picture"/>
+                          <pic:cNvPr id="1509159855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811996111" name="Picture">
+                  <wp:docPr id="872844879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811996111" name="Picture"/>
+                          <pic:cNvPr id="872844879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492032710" name="Picture">
+                  <wp:docPr id="989334687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492032710" name="Picture"/>
+                          <pic:cNvPr id="989334687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340873664" name="Picture">
+                        <wp:docPr id="1708643854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340873664" name="Picture"/>
+                                <pic:cNvPr id="1708643854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537077535" name="Picture">
+                        <wp:docPr id="2027028874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537077535" name="Picture"/>
+                                <pic:cNvPr id="2027028874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483955119" name="Picture">
+                  <wp:docPr id="757498513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483955119" name="Picture"/>
+                          <pic:cNvPr id="757498513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033568796" name="Picture">
+                  <wp:docPr id="2084229616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033568796" name="Picture"/>
+                          <pic:cNvPr id="2084229616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77193583" name="Picture">
+                  <wp:docPr id="344740268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77193583" name="Picture"/>
+                          <pic:cNvPr id="344740268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378549597" name="Picture">
+                  <wp:docPr id="471414677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378549597" name="Picture"/>
+                          <pic:cNvPr id="471414677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064434396" name="Picture">
+                  <wp:docPr id="67697344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064434396" name="Picture"/>
+                          <pic:cNvPr id="67697344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380150013" name="Picture">
+                  <wp:docPr id="1411829389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380150013" name="Picture"/>
+                          <pic:cNvPr id="1411829389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23095,57 +23095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1310181071" name="Picture">
+                        <wp:docPr id="439068702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1310181071" name="Picture"/>
+                                <pic:cNvPr id="439068702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24484,57 +24484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130697586" name="Picture">
+                  <wp:docPr id="2023444336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130697586" name="Picture"/>
+                          <pic:cNvPr id="2023444336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24573,57 +24573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013813175" name="Picture">
+                  <wp:docPr id="1727581023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013813175" name="Picture"/>
+                          <pic:cNvPr id="1727581023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25217,57 +25217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424548979" name="Picture">
+                  <wp:docPr id="1635704302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424548979" name="Picture"/>
+                          <pic:cNvPr id="1635704302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281313664" name="Picture">
+                  <wp:docPr id="48491234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281313664" name="Picture"/>
+                          <pic:cNvPr id="48491234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26318,57 +26318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004436854" name="Picture">
+                  <wp:docPr id="651725352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004436854" name="Picture"/>
+                          <pic:cNvPr id="651725352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27695,57 +27695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365118854" name="Picture">
+                  <wp:docPr id="709987663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365118854" name="Picture"/>
+                          <pic:cNvPr id="709987663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55657747" name="Picture">
+                        <wp:docPr id="1944177681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55657747" name="Picture"/>
+                                <pic:cNvPr id="1944177681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30199,57 +30199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204595082" name="Picture">
+                  <wp:docPr id="1442585815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204595082" name="Picture"/>
+                          <pic:cNvPr id="1442585815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30288,57 +30288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618334990" name="Picture">
+                  <wp:docPr id="1267171436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618334990" name="Picture"/>
+                          <pic:cNvPr id="1267171436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826268621" name="Picture">
+                  <wp:docPr id="2142150699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826268621" name="Picture"/>
+                          <pic:cNvPr id="2142150699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251268587" name="Picture">
+                  <wp:docPr id="1539069167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251268587" name="Picture"/>
+                          <pic:cNvPr id="1539069167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32033,57 +32033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275620629" name="Picture">
+                  <wp:docPr id="575029698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275620629" name="Picture"/>
+                          <pic:cNvPr id="575029698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33410,57 +33410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724002751" name="Picture">
+                  <wp:docPr id="1182863790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724002751" name="Picture"/>
+                          <pic:cNvPr id="1182863790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562219960" name="Picture">
+                        <wp:docPr id="1790624351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562219960" name="Picture"/>
+                                <pic:cNvPr id="1790624351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35774,57 +35774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715458669" name="Picture">
+                  <wp:docPr id="611885767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715458669" name="Picture"/>
+                          <pic:cNvPr id="611885767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35845,57 +35845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801691070" name="Picture">
+                  <wp:docPr id="976785629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801691070" name="Picture"/>
+                          <pic:cNvPr id="976785629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36259,57 +36259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081417720" name="Picture">
+                  <wp:docPr id="1858718897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081417720" name="Picture"/>
+                          <pic:cNvPr id="1858718897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>