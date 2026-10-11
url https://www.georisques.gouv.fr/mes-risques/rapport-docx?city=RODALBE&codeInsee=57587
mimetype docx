--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306547665" name="Picture">
+                  <wp:docPr id="1958149168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306547665" name="Picture"/>
+                          <pic:cNvPr id="1958149168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416077954" name="Picture">
+                  <wp:docPr id="1766868172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416077954" name="Picture"/>
+                          <pic:cNvPr id="1766868172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039361625" name="Picture">
+                        <wp:docPr id="22291653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039361625" name="Picture"/>
+                                <pic:cNvPr id="22291653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574887700" name="Picture">
+                  <wp:docPr id="1236205343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574887700" name="Picture"/>
+                          <pic:cNvPr id="1236205343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968980056" name="Picture">
+                  <wp:docPr id="1285228688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968980056" name="Picture"/>
+                          <pic:cNvPr id="1285228688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606402137" name="Picture">
+                  <wp:docPr id="1141793735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606402137" name="Picture"/>
+                          <pic:cNvPr id="1141793735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274185469" name="Picture">
+                  <wp:docPr id="1360798024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274185469" name="Picture"/>
+                          <pic:cNvPr id="1360798024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057891542" name="Picture">
+                  <wp:docPr id="2053774338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057891542" name="Picture"/>
+                          <pic:cNvPr id="2053774338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464832443" name="Picture">
+                        <wp:docPr id="2111634968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464832443" name="Picture"/>
+                                <pic:cNvPr id="2111634968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378543927" name="Picture">
+                        <wp:docPr id="1874041010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378543927" name="Picture"/>
+                                <pic:cNvPr id="1874041010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264483083" name="Picture">
+                        <wp:docPr id="1033482521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264483083" name="Picture"/>
+                                <pic:cNvPr id="1033482521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311314305" name="Picture">
+                        <wp:docPr id="534367035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311314305" name="Picture"/>
+                                <pic:cNvPr id="534367035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057679067" name="Picture">
+                        <wp:docPr id="196789144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057679067" name="Picture"/>
+                                <pic:cNvPr id="196789144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318907158" name="Picture">
+                        <wp:docPr id="1457425499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318907158" name="Picture"/>
+                                <pic:cNvPr id="1457425499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228829415" name="Picture">
+                        <wp:docPr id="429029540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228829415" name="Picture"/>
+                                <pic:cNvPr id="429029540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089967277" name="Picture">
+                        <wp:docPr id="321896925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089967277" name="Picture"/>
+                                <pic:cNvPr id="321896925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424471630" name="Picture">
+                        <wp:docPr id="1094258149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424471630" name="Picture"/>
+                                <pic:cNvPr id="1094258149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857560086" name="Picture">
+                        <wp:docPr id="165194881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857560086" name="Picture"/>
+                                <pic:cNvPr id="165194881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192166225" name="Picture">
+                        <wp:docPr id="1881227526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192166225" name="Picture"/>
+                                <pic:cNvPr id="1881227526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920340131" name="Picture">
+                        <wp:docPr id="2097429916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920340131" name="Picture"/>
+                                <pic:cNvPr id="2097429916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355175942" name="Picture">
+                  <wp:docPr id="300096932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355175942" name="Picture"/>
+                          <pic:cNvPr id="300096932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295525516" name="Picture">
+                  <wp:docPr id="286488780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295525516" name="Picture"/>
+                          <pic:cNvPr id="286488780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916934257" name="Picture">
+                  <wp:docPr id="1726873102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916934257" name="Picture"/>
+                          <pic:cNvPr id="1726873102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159218242" name="Picture">
+                  <wp:docPr id="1012344672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159218242" name="Picture"/>
+                          <pic:cNvPr id="1012344672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279961599" name="Picture">
+                  <wp:docPr id="1175945708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279961599" name="Picture"/>
+                          <pic:cNvPr id="1175945708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319636364" name="Picture">
+                  <wp:docPr id="901972069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319636364" name="Picture"/>
+                          <pic:cNvPr id="901972069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544594415" name="Picture">
+                        <wp:docPr id="563695241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544594415" name="Picture"/>
+                                <pic:cNvPr id="563695241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137596227" name="Picture">
+                        <wp:docPr id="2014865486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137596227" name="Picture"/>
+                                <pic:cNvPr id="2014865486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289492736" name="Picture">
+                  <wp:docPr id="1387867089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289492736" name="Picture"/>
+                          <pic:cNvPr id="1387867089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489445803" name="Picture">
+                  <wp:docPr id="914304259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489445803" name="Picture"/>
+                          <pic:cNvPr id="914304259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284174949" name="Picture">
+                  <wp:docPr id="228485530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284174949" name="Picture"/>
+                          <pic:cNvPr id="228485530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531304466" name="Picture">
+                  <wp:docPr id="1433957537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531304466" name="Picture"/>
+                          <pic:cNvPr id="1433957537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852126793" name="Picture">
+                  <wp:docPr id="1666025665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852126793" name="Picture"/>
+                          <pic:cNvPr id="1666025665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30845052" name="Picture">
+                  <wp:docPr id="1982380547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30845052" name="Picture"/>
+                          <pic:cNvPr id="1982380547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755289769" name="Picture">
+                        <wp:docPr id="1534187975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755289769" name="Picture"/>
+                                <pic:cNvPr id="1534187975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575482365" name="Picture">
+                  <wp:docPr id="452156287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575482365" name="Picture"/>
+                          <pic:cNvPr id="452156287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137724927" name="Picture">
+                  <wp:docPr id="615566859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137724927" name="Picture"/>
+                          <pic:cNvPr id="615566859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120659578" name="Picture">
+                  <wp:docPr id="500067511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120659578" name="Picture"/>
+                          <pic:cNvPr id="500067511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422658498" name="Picture">
+                  <wp:docPr id="646341806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422658498" name="Picture"/>
+                          <pic:cNvPr id="646341806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144516379" name="Picture">
+                  <wp:docPr id="1626988192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144516379" name="Picture"/>
+                          <pic:cNvPr id="1626988192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218873701" name="Picture">
+                  <wp:docPr id="1155989345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218873701" name="Picture"/>
+                          <pic:cNvPr id="1155989345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057042088" name="Picture">
+                        <wp:docPr id="1235433248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057042088" name="Picture"/>
+                                <pic:cNvPr id="1235433248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31865,57 +31865,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090412825" name="Picture">
+                  <wp:docPr id="1911457381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090412825" name="Picture"/>
+                          <pic:cNvPr id="1911457381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31954,57 +31954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908886912" name="Picture">
+                  <wp:docPr id="2103159761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908886912" name="Picture"/>
+                          <pic:cNvPr id="2103159761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32598,57 +32598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191532926" name="Picture">
+                  <wp:docPr id="764512621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191532926" name="Picture"/>
+                          <pic:cNvPr id="764512621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33596,57 +33596,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556068650" name="Picture">
+                  <wp:docPr id="1704104520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556068650" name="Picture"/>
+                          <pic:cNvPr id="1704104520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33699,57 +33699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991044018" name="Picture">
+                  <wp:docPr id="1137710474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991044018" name="Picture"/>
+                          <pic:cNvPr id="1137710474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35076,57 +35076,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202881184" name="Picture">
+                  <wp:docPr id="1404045583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202881184" name="Picture"/>
+                          <pic:cNvPr id="1404045583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36219,57 +36219,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825720518" name="Picture">
+                        <wp:docPr id="374205232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825720518" name="Picture"/>
+                                <pic:cNvPr id="374205232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37440,57 +37440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571893060" name="Picture">
+                  <wp:docPr id="1172729991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571893060" name="Picture"/>
+                          <pic:cNvPr id="1172729991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37511,57 +37511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038282098" name="Picture">
+                  <wp:docPr id="752199703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038282098" name="Picture"/>
+                          <pic:cNvPr id="752199703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37925,57 +37925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110852842" name="Picture">
+                  <wp:docPr id="1337312050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110852842" name="Picture"/>
+                          <pic:cNvPr id="1337312050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>