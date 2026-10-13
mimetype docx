--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435976124" name="Picture">
+                  <wp:docPr id="1264557800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435976124" name="Picture"/>
+                          <pic:cNvPr id="1264557800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881281130" name="Picture">
+                  <wp:docPr id="496040386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881281130" name="Picture"/>
+                          <pic:cNvPr id="496040386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270577130" name="Picture">
+                        <wp:docPr id="1249485094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270577130" name="Picture"/>
+                                <pic:cNvPr id="1249485094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700645586" name="Picture">
+                  <wp:docPr id="1644717117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700645586" name="Picture"/>
+                          <pic:cNvPr id="1644717117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761244308" name="Picture">
+                  <wp:docPr id="1931406275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761244308" name="Picture"/>
+                          <pic:cNvPr id="1931406275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261137636" name="Picture">
+                  <wp:docPr id="923586049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261137636" name="Picture"/>
+                          <pic:cNvPr id="923586049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091167311" name="Picture">
+                  <wp:docPr id="1347431284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091167311" name="Picture"/>
+                          <pic:cNvPr id="1347431284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398570825" name="Picture">
+                  <wp:docPr id="914559656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398570825" name="Picture"/>
+                          <pic:cNvPr id="914559656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533681609" name="Picture">
+                        <wp:docPr id="1884523341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533681609" name="Picture"/>
+                                <pic:cNvPr id="1884523341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435309961" name="Picture">
+                        <wp:docPr id="857427136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435309961" name="Picture"/>
+                                <pic:cNvPr id="857427136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503067938" name="Picture">
+                        <wp:docPr id="1271736875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503067938" name="Picture"/>
+                                <pic:cNvPr id="1271736875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409780527" name="Picture">
+                        <wp:docPr id="1141372320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409780527" name="Picture"/>
+                                <pic:cNvPr id="1141372320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412456092" name="Picture">
+                        <wp:docPr id="1844579553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412456092" name="Picture"/>
+                                <pic:cNvPr id="1844579553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225104202" name="Picture">
+                        <wp:docPr id="1439307865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225104202" name="Picture"/>
+                                <pic:cNvPr id="1439307865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014936439" name="Picture">
+                        <wp:docPr id="1631358499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014936439" name="Picture"/>
+                                <pic:cNvPr id="1631358499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434224550" name="Picture">
+                        <wp:docPr id="375167573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434224550" name="Picture"/>
+                                <pic:cNvPr id="375167573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826990154" name="Picture">
+                        <wp:docPr id="460581903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826990154" name="Picture"/>
+                                <pic:cNvPr id="460581903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955006913" name="Picture">
+                        <wp:docPr id="1562267089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955006913" name="Picture"/>
+                                <pic:cNvPr id="1562267089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78261831" name="Picture">
+                        <wp:docPr id="138191899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78261831" name="Picture"/>
+                                <pic:cNvPr id="138191899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64100651" name="Picture">
+                        <wp:docPr id="321500129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64100651" name="Picture"/>
+                                <pic:cNvPr id="321500129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840788832" name="Picture">
+                        <wp:docPr id="1703833855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840788832" name="Picture"/>
+                                <pic:cNvPr id="1703833855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364233332" name="Picture">
+                        <wp:docPr id="1627712062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364233332" name="Picture"/>
+                                <pic:cNvPr id="1627712062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500958392" name="Picture">
+                        <wp:docPr id="931031562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500958392" name="Picture"/>
+                                <pic:cNvPr id="931031562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353604390" name="Picture">
+                  <wp:docPr id="345403661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353604390" name="Picture"/>
+                          <pic:cNvPr id="345403661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284255300" name="Picture">
+                  <wp:docPr id="6019728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284255300" name="Picture"/>
+                          <pic:cNvPr id="6019728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922699659" name="Picture">
+                  <wp:docPr id="1914354080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922699659" name="Picture"/>
+                          <pic:cNvPr id="1914354080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75682064" name="Picture">
+                  <wp:docPr id="563585217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75682064" name="Picture"/>
+                          <pic:cNvPr id="563585217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714124070" name="Picture">
+                  <wp:docPr id="1592049713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714124070" name="Picture"/>
+                          <pic:cNvPr id="1592049713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966281439" name="Picture">
+                  <wp:docPr id="2095918806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966281439" name="Picture"/>
+                          <pic:cNvPr id="2095918806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614379050" name="Picture">
+                        <wp:docPr id="1787267607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614379050" name="Picture"/>
+                                <pic:cNvPr id="1787267607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736734057" name="Picture">
+                        <wp:docPr id="1609808604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736734057" name="Picture"/>
+                                <pic:cNvPr id="1609808604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478426812" name="Picture">
+                  <wp:docPr id="541239644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478426812" name="Picture"/>
+                          <pic:cNvPr id="541239644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272750930" name="Picture">
+                  <wp:docPr id="562398464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272750930" name="Picture"/>
+                          <pic:cNvPr id="562398464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263694461" name="Picture">
+                  <wp:docPr id="1667428022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263694461" name="Picture"/>
+                          <pic:cNvPr id="1667428022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119764903" name="Picture">
+                  <wp:docPr id="1312020679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119764903" name="Picture"/>
+                          <pic:cNvPr id="1312020679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107130951" name="Picture">
+                  <wp:docPr id="318684371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107130951" name="Picture"/>
+                          <pic:cNvPr id="318684371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227174418" name="Picture">
+                  <wp:docPr id="1332162542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227174418" name="Picture"/>
+                          <pic:cNvPr id="1332162542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736628573" name="Picture">
+                        <wp:docPr id="767539426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736628573" name="Picture"/>
+                                <pic:cNvPr id="767539426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971075274" name="Picture">
+                  <wp:docPr id="1540483812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971075274" name="Picture"/>
+                          <pic:cNvPr id="1540483812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287736947" name="Picture">
+                  <wp:docPr id="2039940807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287736947" name="Picture"/>
+                          <pic:cNvPr id="2039940807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29340839" name="Picture">
+                  <wp:docPr id="1109906594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29340839" name="Picture"/>
+                          <pic:cNvPr id="1109906594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409576100" name="Picture">
+                  <wp:docPr id="297994968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409576100" name="Picture"/>
+                          <pic:cNvPr id="297994968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861125347" name="Picture">
+                  <wp:docPr id="861929481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861125347" name="Picture"/>
+                          <pic:cNvPr id="861929481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874525193" name="Picture">
+                  <wp:docPr id="158399961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874525193" name="Picture"/>
+                          <pic:cNvPr id="158399961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733987975" name="Picture">
+                        <wp:docPr id="380826589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733987975" name="Picture"/>
+                                <pic:cNvPr id="380826589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507120515" name="Picture">
+                  <wp:docPr id="413289191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507120515" name="Picture"/>
+                          <pic:cNvPr id="413289191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728958279" name="Picture">
+                  <wp:docPr id="1006676769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728958279" name="Picture"/>
+                          <pic:cNvPr id="1006676769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624263710" name="Picture">
+                  <wp:docPr id="1046834912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624263710" name="Picture"/>
+                          <pic:cNvPr id="1046834912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852822792" name="Picture">
+                  <wp:docPr id="1687321960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852822792" name="Picture"/>
+                          <pic:cNvPr id="1687321960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438601208" name="Picture">
+                  <wp:docPr id="1100703861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438601208" name="Picture"/>
+                          <pic:cNvPr id="1100703861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274605958" name="Picture">
+                  <wp:docPr id="948378237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274605958" name="Picture"/>
+                          <pic:cNvPr id="948378237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883269179" name="Picture">
+                        <wp:docPr id="541328689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883269179" name="Picture"/>
+                                <pic:cNvPr id="541328689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323025225" name="Picture">
+                  <wp:docPr id="1863997112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323025225" name="Picture"/>
+                          <pic:cNvPr id="1863997112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452792047" name="Picture">
+                  <wp:docPr id="1870117863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452792047" name="Picture"/>
+                          <pic:cNvPr id="1870117863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876216350" name="Picture">
+                  <wp:docPr id="1258228904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876216350" name="Picture"/>
+                          <pic:cNvPr id="1258228904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519852901" name="Picture">
+                  <wp:docPr id="1405533261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519852901" name="Picture"/>
+                          <pic:cNvPr id="1405533261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620693955" name="Picture">
+                  <wp:docPr id="1844640738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620693955" name="Picture"/>
+                          <pic:cNvPr id="1844640738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630338202" name="Picture">
+                  <wp:docPr id="1322601930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630338202" name="Picture"/>
+                          <pic:cNvPr id="1322601930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729297555" name="Picture">
+                  <wp:docPr id="734562004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729297555" name="Picture"/>
+                          <pic:cNvPr id="734562004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464217289" name="Picture">
+                  <wp:docPr id="1371564403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464217289" name="Picture"/>
+                          <pic:cNvPr id="1371564403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515094746" name="Picture">
+                  <wp:docPr id="843295365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515094746" name="Picture"/>
+                          <pic:cNvPr id="843295365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>